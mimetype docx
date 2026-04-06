--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.2867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-026-68654-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1038,481 +1038,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
+                <w:t xml:space="preserve">A Capsule-Based Model for Immature Hard Tick Stages Infestation on Laboratory Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Baptiste Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951768v1</w:t>
+                <w:t xml:space="preserve">hal-02951801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capsule-Based Model for Immature Hard Tick Stages Infestation on Laboratory Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Failed Disruption of Tick Feeding, Viability, and Molting after Immunization of Mice and Sheep with Recombinant Ixodes ricinus Salivary Proteins IrSPI and IrLip1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Simo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Bornères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/61430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8030475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951801v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failed Disruption of Tick Feeding, Viability, and Molting after Immunization of Mice and Sheep with Recombinant Ixodes ricinus Salivary Proteins IrSPI and IrLip1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fourniol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bornères</w:t>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (3), </w:t>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines8030475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316281v1</w:t>
+                <w:t xml:space="preserve">hal-02951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Antigenic Peptide-Based Vaccines Targeting Ixodes ricinus Neuropeptides Induce a Specific Antibody Response but Do Not Impact Tick Infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fourniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,51 +3064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the tick neurosecretory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Perner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16t International Symposium on Ticks and Tick-borne Diseases ( ISTTBD-XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Weimar, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3297,51 +3297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of axonal muscarinic acetylcholine receptors mediate formation of saliva cocktail in the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3823,51 +3823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Czech Tick Meeting II (FCTM II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of parasitology, Biology Centre CAS, Ceske Budejovice, Sep 2023, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3892,51 +3892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual SIFamide neuropeptide receptors in control of Ixodes salivary glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetta Guerrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,51 +4017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholinomimetics-mediated salivary gland secretion in hard ticks - how does it actually work?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
@@ -4194,51 +4194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
@@ -4386,51 +4386,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission expérimentale de la tremblante du mouton à des souris transgéniques ovinisées : franchissement de la barrière d'espèce et mise au point d'outils de caractérisation de l'agent infectieux</w:t>
+                <w:t xml:space="preserve">L'expression de l'allèle VRQ de la protéine ovine PrP confère une forte susceptibilité à l'agent de la tremblante du mouton à des souris transgéniques. Applications à d'autres protéines PrP et à l'obtention de lignées cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soulier</w:t>
@@ -4465,97 +4465,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">Colloque ESST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769166v1</w:t>
+                <w:t xml:space="preserve">hal-02771822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression de l'allèle VRQ de la protéine ovine PrP confère une forte susceptibilité à l'agent de la tremblante du mouton à des souris transgéniques. Applications à d'autres protéines PrP et à l'obtention de lignées cellulaires</w:t>
+                <w:t xml:space="preserve">Transmission expérimentale de la tremblante du mouton à des souris transgéniques ovinisées : franchissement de la barrière d'espèce et mise au point d'outils de caractérisation de l'agent infectieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soulier</w:t>
@@ -4590,73 +4590,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ESST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771822v1</w:t>
+                <w:t xml:space="preserve">hal-02769166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission expérimentale de la tremblante du mouton : abolition de la barrière d'espèce chez des souris transgéniques exprimant le gène PRNP ovin</w:t>
               </w:r>
@@ -4963,51 +4963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Perner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference, Havana, Varadero, Cuba TTP11 Cuba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5071,51 +5071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Perner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5559,51 +5559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;in&#224; N&#236;ng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Guerrib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernand&#233;z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonseong Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2023.103963" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05632-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04498-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nowak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa164" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61430" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Born&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030475" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Borneres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110900" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Romano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320500v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Lecuyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lengline-Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2014.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0040002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candalh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Ben Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpg.0000239738.71864.19" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette B&#232;gue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405410200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalmani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateos-Hern&#225;ndez Lourdes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sofrankova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Madelaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;in&#224; N&#236;ng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Guerrib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernand&#233;z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonseong Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2023.103963" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05632-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04498-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nowak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa164" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Born&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030475" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Borneres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110900" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Romano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320500v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Lecuyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lengline-Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2014.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0040002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candalh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Ben Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpg.0000239738.71864.19" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette B&#232;gue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405410200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalmani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateos-Hern&#225;ndez Lourdes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sofrankova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Madelaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>