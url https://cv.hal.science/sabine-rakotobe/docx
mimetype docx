--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -112,51 +112,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of axonal muscarinic acetylcholine receptors mediate formation of saliva cocktail in the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cáinà Nìng</w:t>
+                <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -368,2679 +368,2679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual SIFamide receptors in Ixodes salivary glands</w:t>
+                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetta Guerrib</w:t>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caina Ning</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandéz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoonseong Park</w:t>
+                <w:t xml:space="preserve">Ryan Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Šíma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2023.103963⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112618v1</w:t>
+                <w:t xml:space="preserve">hal-04169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of ticks and tick-borne pathogens in wild chimpanzee habitat in Western Uganda</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual SIFamide receptors in Ixodes salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+                <w:t xml:space="preserve">Fetta Guerrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Buysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Yoonseong Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05632-w⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.103963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2023.103963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964649v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of ticks and tick-borne pathogens in wild chimpanzee habitat in Western Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Marie Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Rego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radek Šíma</w:t>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05632-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169559v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two artificial infection methods of live ticks as tools for studying interactions between tick-borne viruses and their tick vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Hönig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaclav Hönig</w:t>
+                <w:t xml:space="preserve">Sarah Irène Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Palus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-04498-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to: Diagnostic Yield of Next-Generation Sequencing in Very Early-Onset Inflammatory Bowel Diseases: A Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+                <w:t xml:space="preserve">Marianna Parlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Parlato</w:t>
+                <w:t xml:space="preserve">Sylvain Hanein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hanein</w:t>
+                <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3), pp.517-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capsule-Based Model for Immature Hard Tick Stages Infestation on Laboratory Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failed Disruption of Tick Feeding, Viability, and Molting after Immunization of Mice and Sheep with Recombinant Ixodes ricinus Salivary Proteins IrSPI and IrLip1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Lisa Fourniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Defaye</w:t>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Bornères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61430⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8030475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951801v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failed Disruption of Tick Feeding, Viability, and Molting after Immunization of Mice and Sheep with Recombinant Ixodes ricinus Salivary Proteins IrSPI and IrLip1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Capsule-Based Model for Immature Hard Tick Stages Infestation on Laboratory Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+                <w:t xml:space="preserve">Baptiste Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fourniol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Šimo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8030475⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316281v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
+                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Antigenic Peptide-Based Vaccines Targeting Ixodes ricinus Neuropeptides Induce a Specific Antibody Response but Do Not Impact Tick Infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fourniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Borneres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (11), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens9110900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human ALPI deficiency causes inflammatory bowel disease and highlights a key mechanism of gut homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Parlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Pan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pii: e8483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/emmm.201708483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Yield of Next-Generation Sequencing in Very Early-Onset Inflammatory Bowel Diseases: A Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+                <w:t xml:space="preserve">Marianna Parlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Parlato</w:t>
+                <w:t xml:space="preserve">Sylvain Hanein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hanein</w:t>
+                <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (9), pp.1104-1112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjy068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent prion strain evolution driven by PrPC expression level in transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Le Dur</w:t>
+                <w:t xml:space="preserve">Thanh Lan Lai-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Lan Lai-Thi</w:t>
+                <w:t xml:space="preserve">Marie-George Stinnakre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-George Stinnakre</w:t>
+                <w:t xml:space="preserve">Aude Laisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms14170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmented Filamentous Bacterium Uses Secondary and Tertiary Lymphoid Tissues to Induce Gut IgA and Specific T Helper 17 Cell Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emelyne Lecuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">Helene Lengline-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Lengline-Garnier</w:t>
+                <w:t xml:space="preserve">Corinne Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (4), pp.608-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.immuni.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between bile resistance and nutritional competence drives Escherichia coli diversification in the mouse gut.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+                <w:t xml:space="preserve">Valérie Gaboriau-Routhiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gaboriau-Routhiau</w:t>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (6), pp.e1002107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00709328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of segmented filamentous bacteria in the coordinated maturation of gut helper T cell responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaboriau Routhiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gaboriau Routhiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+                <w:t xml:space="preserve">Imke Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (4), pp.677-689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.immuni.2009.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the genetic components of adaptation of Escherichia coli to the mouse gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Giraud</w:t>
+                <w:t xml:space="preserve">Safia Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaboriau Routhiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (1), pp.e2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.0040002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of immunity without alteration of oral tolerance in mice fed with heat-treated fermented infant formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ménard</w:t>
+                <w:t xml:space="preserve">Céline Candalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Candalh</w:t>
+                <w:t xml:space="preserve">Melika Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaboriau-Routhiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (4), pp.451-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.mpg.0000239738.71864.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In &amp;lt;em&amp;gt;vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; activation of the TLR5 signaling pathway in intestinal epithelial cells by a commensal &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (41), pp.42984-42992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M405410200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markedly increased susceptibility to natural sheep scrapie of transgenic mice expressing ovine PrP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+                <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soulier</w:t>
+                <w:t xml:space="preserve">R. Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Essalmani</w:t>
+                <w:t xml:space="preserve">M.G. Stinnakre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 75 (13), pp.5977-5984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission expérimentale de la tremblante du mouton : abolition de la barrière d'espèce chez des souris transgéniques exprimant le gène PRNP ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Stinnakre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Stinnakre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4 (2), pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3050,449 +3050,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the tick neurosecretory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vancova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTTBD-XVI 2025 •</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Weimar, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octopamine and adrenergic-like octopamine receptors in Ixodes ricinus salivary glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Perner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16t International Symposium on Ticks and Tick-borne Diseases ( ISTTBD-XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Weimar, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of axonal muscarinic acetylcholine receptors mediate formation of saliva cocktail in the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valdés James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomology 2024 in Phoenix, Arizona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Entomological Society Of America, Nov 2024, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of Two Types of Axonal Muscarinic Acetylcholine Receptors Mediate Formation of Saliva Cocktail in the Tick Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valdés James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,1908 +3511,1908 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference, Cuba TTP11 Cuba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Porcelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP.11 - Tick and Tick-Borne Pathogens Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana (Cuba), Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinergic control of Ixodes salivary glands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dual SIFamide neuropeptide receptors in control of Ixodes salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetta Guerrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radek Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Czech Tick Meeting II (FCTM II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Parasitology, Biology centre, Czech Republic CAS, Sep 2023, Ceske Budejovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Parasitology, Mar 2023, Weimar, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253067v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ticks utilize functional adrenergic system?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholinergic control of Ixodes salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caina Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateos-Hernández Lourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Czech Tick Meeting II (FCTM II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institute of parasitology, Biology Centre CAS, Ceske Budejovice, Sep 2023, Ceske Budejovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Institute of Parasitology, Biology centre, Czech Republic CAS, Sep 2023, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253059v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual SIFamide neuropeptide receptors in control of Ixodes salivary glands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Do ticks utilize functional adrenergic system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Society for Parasitology, Mar 2023, Weimar, Germany, Germany</w:t>
+              <w:t xml:space="preserve">French Czech Tick Meeting II (FCTM II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of parasitology, Biology Centre CAS, Ceske Budejovice, Sep 2023, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253076v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholinomimetics-mediated salivary gland secretion in hard ticks - how does it actually work?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tickarium a core facility for tick rearing in UMR-BIPAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place de modèle d’infection des tiques en laboratoire et compétence vectorielle des tiques Ixodes pour le virus Kemerovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Hönig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah I Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Palus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991449v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de modèle d’infection des tiques en laboratoire et compétence vectorielle des tiques Ixodes pour le virus Kemerovo</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tickarium a core facility for tick rearing in UMR-BIPAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943298v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression de l'allèle VRQ de la protéine ovine PrP confère une forte susceptibilité à l'agent de la tremblante du mouton à des souris transgéniques. Applications à d'autres protéines PrP et à l'obtention de lignées cellulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de souris transgéniques exprimant l'allèle PRP-VRQ ovin, la protéine PRP murine ou bovine comme modèles d'étude in vivo de l'agent infectieux de la scrapie et autres ESST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Essalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Essalmani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.G. Stinnakre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ESST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur les recherches engagées à l'INRA sur les ESST et les prions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Draveil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771822v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission expérimentale de la tremblante du mouton à des souris transgéniques ovinisées : franchissement de la barrière d'espèce et mise au point d'outils de caractérisation de l'agent infectieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expression de l'allèle VRQ de la protéine ovine PrP confère une forte susceptibilité à l'agent de la tremblante du mouton à des souris transgéniques. Applications à d'autres protéines PrP et à l'obtention de lignées cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+                <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soulier</w:t>
+                <w:t xml:space="preserve">R. Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Essalmani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.G. Stinnakre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">Colloque ESST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769166v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission expérimentale de la tremblante du mouton : abolition de la barrière d'espèce chez des souris transgéniques exprimant le gène PRNP ovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission expérimentale de la tremblante du mouton à des souris transgéniques ovinisées : franchissement de la barrière d'espèce et mise au point d'outils de caractérisation de l'agent infectieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+                <w:t xml:space="preserve">S. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soulier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">R. Essalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Stinnakre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées francophones de virologie : Interactions avec l'hôte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842141v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de souris transgéniques exprimant l'allèle PRP-VRQ ovin, la protéine PRP murine ou bovine comme modèles d'étude in vivo de l'agent infectieux de la scrapie et autres ESST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission expérimentale de la tremblante du mouton : abolition de la barrière d'espèce chez des souris transgéniques exprimant le gène PRNP ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Essalmani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Soulier</w:t>
+                <w:t xml:space="preserve">M.G. Stinnakre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Stinnakre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lepourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les recherches engagées à l'INRA sur les ESST et les prions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Draveil, France</w:t>
+              <w:t xml:space="preserve">2. Journées francophones de virologie : Interactions avec l'hôte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770101v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octopamine and alpha2 adrenergic-like octopamine receptors in Ixodes ricinus salivary glands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinin neuropeptide in the midgut endocrine cells and innervation of salivary glands of Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caina Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Sofrankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vancová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference, Havana, Varadero, Cuba TTP11 Cuba</w:t>
+              <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference, Havana, Varadero, Cuba TTP11 Cuba.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724448v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octopamine and alpha2 adrenergic-like octopamine receptors in Ixodes ricinus salivary glands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Perner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinin neuropeptide in the midgut endocrine cells and innervation of salivary glands of Ixodes ricinus.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octopamine and alpha2 adrenergic-like octopamine receptors in Ixodes ricinus salivary glands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Perner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference, Havana, Varadero, Cuba TTP11 Cuba.</w:t>
+              <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference, Havana, Varadero, Cuba TTP11 Cuba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724402v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission expérimentale et caractérisation des souches de tremblante naturelle: que peuvent apporter les souris transgéniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Laude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+                <w:t xml:space="preserve">M.F. Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur les recherches engagées à l'INRA sur les ESST et les prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Draveil, France. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5559,51 +5559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;in&#224; N&#236;ng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Guerrib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernand&#233;z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonseong Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2023.103963" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05632-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04498-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nowak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa164" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Born&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030475" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Borneres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110900" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Romano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320500v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Lecuyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lengline-Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2014.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0040002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candalh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Ben Ahmed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpg.0000239738.71864.19" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette B&#232;gue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405410200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalmani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateos-Hern&#225;ndez Lourdes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sofrankova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Madelaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetta Guerrib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernand&#233;z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonseong Park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2023.103963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05632-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04498-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nowak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa164" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Born&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030475" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Borneres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Pan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Romano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708483" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320500v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Lecuyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lengline-Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebreton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2014.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0040002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candalh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Ben Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpg.0000239738.71864.19" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette B&#232;gue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M405410200" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateos-Hern&#225;ndez Lourdes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991397v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991449v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sofrankova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Madelaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>