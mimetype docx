--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -983,265 +983,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de deux coopératives agricoles drômoises : entre tensions et ancrage territorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Barbot</w:t>
+                <w:t xml:space="preserve">L’impact d’un changement organisationnel sur les salariés et les clients. Une application au milieu bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Reydet</w:t>
+                <w:t xml:space="preserve">Laurence Didellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (40), pp.97-113. </w:t>
+              <w:t xml:space="preserve">Revue française de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (288), pp.61-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.040.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982591v1</w:t>
+                <w:t xml:space="preserve">hal-04809925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact d’un changement organisationnel sur les salariés et les clients. Une application au milieu bancaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de deux coopératives agricoles drômoises : entre tensions et ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Didellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (288), pp.61-82. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (40), pp.97-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.040.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809925v1</w:t>
+                <w:t xml:space="preserve">hal-03982591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail et changement organisationnel : une combinaison délicate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Didellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (137), pp.261-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1786,51 +1786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbot Gildas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarnias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.163.0127." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carsana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.040.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didellon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.137.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.65.83" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.04.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fine Falcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbot Gildas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarnias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.163.0127." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carsana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didellon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.040.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.137.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.65.83" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.04.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fine Falcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>