--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -845,51 +845,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (163), pp.127-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.163.0127.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/resg.163.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -941,705 +941,714 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/2 (Vol. 12), pp.39-69</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 2024/2 (Vol. 12), pp.39-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.pr1.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact d’un changement organisationnel sur les salariés et les clients. Une application au milieu bancaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de deux coopératives agricoles drômoises : entre tensions et ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Didellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00413⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (40), pp.97-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.040.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809925v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de deux coopératives agricoles drômoises : entre tensions et ancrage territorial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact d’un changement organisationnel sur les salariés et les clients. Une application au milieu bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Didellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.040.0097⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (288), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982591v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail et changement organisationnel : une combinaison délicate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Didellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (137), pp.261-290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.137.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement organisationnel dans une banque de détail et quête de légitimité : un processus complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 137, pp.39-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.137.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat social dans le monde bancaire : une nouvelle façon d'envisager la relation avec les clients financièrement fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.65-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.089.65.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of digital design in retail banking on customers’ commitment and loyalty : The mediating role of positive affect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carsana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.132-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2017.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arrêt d'un parrainage sportif à l'initiative du parrain : quel impact sur l'attitude des individus à son égard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carsana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fine Falcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 255, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1786,51 +1795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbot Gildas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarnias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.163.0127." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carsana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didellon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.040.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.137.0039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.65.83" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.04.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fine Falcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbot Gildas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarnias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.163.0127" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carsana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.040.0097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didellon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0261" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.137.0039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.089.65.83" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fine Falcy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>