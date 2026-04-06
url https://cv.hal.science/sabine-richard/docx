--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -325,446 +325,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone action during GABAergic neuron maturation: The quest for mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuronal Blockade of Thyroid Hormone Signaling Increases Sensitivity to Diet-Induced Obesity in Adult Male Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Flamant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Rial-Pensado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Clemmensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Wiersema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1256877⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (4), pp.bqad034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqad034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230619v1</w:t>
+                <w:t xml:space="preserve">hal-04041371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal Blockade of Thyroid Hormone Signaling Increases Sensitivity to Diet-Induced Obesity in Adult Male Mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christoffer Clemmensen</w:t>
+                <w:t xml:space="preserve">Thyroid hormone action during GABAergic neuron maturation: The quest for mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Wiersema</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164 (4), pp.bqad034. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqad034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1256877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04041371v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
+                <w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Zekri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Canaple</w:t>
+                <w:t xml:space="preserve">J. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958312v1</w:t>
+                <w:t xml:space="preserve">hal-04179448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,205 +781,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemarchand</w:t>
+                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e81996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04179448v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
               </w:r>
@@ -1098,338 +1098,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
+                <w:t xml:space="preserve">Two Protocols to Study the Interactions of Thyroid Hormone Receptors with Other Proteins and Chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Richard</w:t>
+                <w:t xml:space="preserve">Henrik Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Teixeira</w:t>
+                <w:t xml:space="preserve">Peter Matthiessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Aguilera</w:t>
+                <w:t xml:space="preserve">Martin Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Schüürmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Knapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/thy.2017.0389⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1801 (3), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7902-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278383v1</w:t>
+                <w:t xml:space="preserve">hal-03278376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Protocols to Study the Interactions of Thyroid Hormone Receptors with Other Proteins and Chromatin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hansen</w:t>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Schüürmann</w:t>
+                <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries Knapen</w:t>
+                <w:t xml:space="preserve">Nadine Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1801 (3), pp.9-16. </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7902-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/thy.2017.0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278376v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of T3 Availability in the Developing Brain: The Mouse Genetics Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1519,51 +1519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dkhissi-Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 321, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1597,51 +1597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Investigation of Thyroid Hormone Receptor Function in the Developing and Adult Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,51 +1969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,51 +2422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Land</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2799,1007 +2799,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity and duration of corticosterone response to stressful situations in Japanese quail divergently selected for tonic immobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Couty</w:t>
+                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.05.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664712v1</w:t>
+                <w:t xml:space="preserve">hal-02658555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Despres</w:t>
+                <w:t xml:space="preserve">Intensity and duration of corticosterone response to stressful situations in Japanese quail divergently selected for tonic immobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (2), pp.288-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661235v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (1), pp.71-78</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (3), pp.512-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and endocrine fear responses in Japanese quail upon presentation of a novel object in the home cage</w:t>
+                <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02662702v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioural and endocrine fear responses in Japanese quail upon presentation of a novel object in the home cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier-Ceré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Saint Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.297-306. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (3), pp.313-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658555v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the hypothalamic-pituitary-adrenal function as a tool to evaluate animal welfare</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne Beerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665832v1</w:t>
+                <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of the hypothalamic-pituitary-adrenal function as a tool to evaluate animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boissy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Désiré</w:t>
+                <w:t xml:space="preserve">Bonne Beerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.317-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173429v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : quelles relations entre les critères physiologiques et comportementaux d'adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,234 +3870,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Désiré</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004764v1</w:t>
+                <w:t xml:space="preserve">hal-01173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4479,204 +4479,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fear in one-trial passive avoidance learning in japanese quail chicks genetically selected for long or short duration of the tonic immobility reaction</w:t>
+                <w:t xml:space="preserve">Comparision of methyl anthranilate and denatonium benzoate as aversants for learning in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 43, pp.165-170</w:t>
+              <w:t xml:space="preserve">Psychobiology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 70, pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690928v1</w:t>
+                <w:t xml:space="preserve">hal-02685121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparision of methyl anthranilate and denatonium benzoate as aversants for learning in chicks</w:t>
+                <w:t xml:space="preserve">The role of fear in one-trial passive avoidance learning in japanese quail chicks genetically selected for long or short duration of the tonic immobility reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychobiology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 70, pp.521-525</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685121v1</w:t>
+                <w:t xml:space="preserve">hal-02690928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4720,51 +4720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koibuchi N.; Yen P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid Hormone Disruption and Neurodevelopment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science+Business Media, 2016, Contemporary Clinical Neuroscience, </w:t>
@@ -4834,77 +4834,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,459 +4953,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivisions of the arcopallium are differentially involved in the control of fear behaviour in the japanese quail</w:t>
+                <w:t xml:space="preserve">Implication différentielle de sous-régions de l'arcopallium dans l'expression des comportements de peur chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Annual Meeting of the European Brain and Behaviour Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757188v1</w:t>
+                <w:t xml:space="preserve">hal-02821963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication différentielle de sous-régions de l'arcopallium dans l'expression des comportements de peur chez la caille japonaise</w:t>
+                <w:t xml:space="preserve">Subdivisions of the arcopallium are differentially involved in the control of fear behaviour in the japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39. Annual Meeting of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Trieste, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/23250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821963v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité de la fréquence cardiaque dans l'étude des émotions chez la caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -5460,51 +5460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5555,77 +5555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caille comme modèle d'étude du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5663,77 +5663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences émotionnelles de la modification de l'environnement social chez les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5788,90 +5788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,51 +6267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7152,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.05.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL2BK3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engblom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mackerlova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blomqvist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanuza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.11023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23250" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821963v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouanneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Deniau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Kenz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7f2g-a597" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabielle Angel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton-Gay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellebeau-Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charnay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL2BK3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engblom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mackerlova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blomqvist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanuza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.11023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouanneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Deniau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Kenz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7f2g-a597" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabielle Angel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton-Gay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellebeau-Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charnay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>