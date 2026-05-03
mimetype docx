--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -567,424 +567,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemarchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179448v1</w:t>
+                <w:t xml:space="preserve">hal-03403617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e81996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403617v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Canaple</w:t>
+                <w:t xml:space="preserve">J. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03958312v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
               </w:r>
@@ -1695,325 +1695,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purkinje cells and Bergmann glia are primary targets of the TRα1 thyroid hormone receptor during mouse cerebellum postnatal development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minireview: Deciphering Direct and Indirect Influence of Thyroid Hormone With Mouse Genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dkhissi-Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Picou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teddy Fauquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.103226⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.429-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2013-1414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968730v1</w:t>
+                <w:t xml:space="preserve">hal-03278418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minireview: Deciphering Direct and Indirect Influence of Thyroid Hormone With Mouse Genetics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Purkinje cells and Bergmann glia are primary targets of the TRα1 thyroid hormone receptor during mouse cerebellum postnatal development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (4), pp.429-441. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (1), pp.166-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2013-1414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.103226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278418v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,51 +2422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Land</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2799,1309 +2799,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Intensity and duration of corticosterone response to stressful situations in Japanese quail divergently selected for tonic immobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (2), pp.288-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658555v1</w:t>
+                <w:t xml:space="preserve">hal-02664712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity and duration of corticosterone response to stressful situations in Japanese quail divergently selected for tonic immobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Couty</w:t>
+                <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (3), pp.512-520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664712v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Valance</w:t>
+                <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Despres</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (3), pp.512-520</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02661235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
+                <w:t xml:space="preserve">Behavioural and endocrine fear responses in Japanese quail upon presentation of a novel object in the home cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier-Ceré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Saint Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (3), pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2007.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and endocrine fear responses in Japanese quail upon presentation of a novel object in the home cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (3), pp.313-319. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2007.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662702v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+                <w:t xml:space="preserve">Exploration of the hypothalamic-pituitary-adrenal function as a tool to evaluate animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boissy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Désiré</w:t>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Bonne Beerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.317-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004764v1</w:t>
+                <w:t xml:space="preserve">hal-02665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the hypothalamic-pituitary-adrenal function as a tool to evaluate animal welfare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+                <w:t xml:space="preserve">Bien-être animal : quelles relations entre les critères physiologiques et comportementaux d'adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+                <w:t xml:space="preserve">J.E. Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne Beerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+                <w:t xml:space="preserve">N.A. Geverink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.12.003⟩</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2007.20.1.3430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665832v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal : quelles relations entre les critères physiologiques et comportementaux d'adaptation ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Bolhuis</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Geverink</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C. Jones</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.29-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666157v1</w:t>
+                <w:t xml:space="preserve">hal-01173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Désiré</w:t>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173429v1</w:t>
+                <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4479,204 +4479,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparision of methyl anthranilate and denatonium benzoate as aversants for learning in chicks</w:t>
+                <w:t xml:space="preserve">The role of fear in one-trial passive avoidance learning in japanese quail chicks genetically selected for long or short duration of the tonic immobility reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychobiology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 70, pp.521-525</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685121v1</w:t>
+                <w:t xml:space="preserve">hal-02690928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fear in one-trial passive avoidance learning in japanese quail chicks genetically selected for long or short duration of the tonic immobility reaction</w:t>
+                <w:t xml:space="preserve">Comparision of methyl anthranilate and denatonium benzoate as aversants for learning in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 43, pp.165-170</w:t>
+              <w:t xml:space="preserve">Psychobiology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 70, pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690928v1</w:t>
+                <w:t xml:space="preserve">hal-02685121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4694,51 +4694,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mouse genetics to investigate thyroid hormone signaling in the developing and adult brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,77 +4834,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,51 +4972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication différentielle de sous-régions de l'arcopallium dans l'expression des comportements de peur chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5067,103 +5067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
@@ -5205,51 +5205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdivisions of the arcopallium are differentially involved in the control of fear behaviour in the japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,103 +5309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité de la fréquence cardiaque dans l'étude des émotions chez la caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -5428,312 +5428,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la possibilité d'échappement dans une situation de peur chez la caille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La caille comme modèle d'étude du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Lac de Bairon, France</w:t>
+              <w:t xml:space="preserve">32. Journées d'Etudes Scientifiques et Techniques de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752111v1</w:t>
+                <w:t xml:space="preserve">hal-02757791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caille comme modèle d'étude du comportement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la possibilité d'échappement dans une situation de peur chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Journées d'Etudes Scientifiques et Techniques de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lac de Bairon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757791v1</w:t>
+                <w:t xml:space="preserve">hal-02752111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences émotionnelles de la modification de l'environnement social chez les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5788,90 +5788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5907,411 +5907,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arcopallium volume in two genetic lines of Japanese quail differing in their underlying fearfulness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fear responses towards novelty and suddenness in Japanese quail selected for high or low levels of fearfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Ethological Conference: Avian Brain Conference. Satellite Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760992v1</w:t>
+                <w:t xml:space="preserve">hal-02762884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fear responses towards novelty and suddenness in Japanese quail selected for high or low levels of fearfulness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Validation de modèles expérimentaux de réactivité émotionnelle chez la caille et l'ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Vénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Ethological Conference: Avian Brain Conference. Satellite Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée d'Etude: Modèles animaux et perturbations émotionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762884v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de modèles expérimentaux de réactivité émotionnelle chez la caille et l'ovin</w:t>
+                <w:t xml:space="preserve">Arcopallium volume in two genetic lines of Japanese quail differing in their underlying fearfulness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude: Modèles animaux et perturbations émotionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">29. International Ethological Conference: Avian Brain Conference. Satellite Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761323v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central control of fear responses in the Japanese quail : investigation of involved structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7152,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL2BK3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engblom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mackerlova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blomqvist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanuza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.11023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouanneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Deniau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Kenz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7f2g-a597" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabielle Angel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton-Gay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellebeau-Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charnay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.05.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL2BK3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engblom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mackerlova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blomqvist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanuza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.11023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouanneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Deniau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Kenz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7f2g-a597" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabielle Angel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton-Gay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellebeau-Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charnay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>