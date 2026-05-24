--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1561,3184 +1561,3196 @@
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 321, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Investigation of Thyroid Hormone Receptor Function in the Developing and Adult Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.303-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minireview: Deciphering Direct and Indirect Influence of Thyroid Hormone With Mouse Genetics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Purkinje cells and Bergmann glia are primary targets of the TRα1 thyroid hormone receptor during mouse cerebellum postnatal development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2013-1414⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (1), pp.166-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.103226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278418v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purkinje cells and Bergmann glia are primary targets of the TRα1 thyroid hormone receptor during mouse cerebellum postnatal development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minireview: Deciphering Direct and Indirect Influence of Thyroid Hormone With Mouse Genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dkhissi-Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Picou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fauquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.429-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2013-1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.103226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00968730v1</w:t>
+                <w:t xml:space="preserve">hal-03278418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard-Derivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 250, pp.299-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human handling and presentation of a novel object evoke independent dimensions of fear in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard-Derivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Land</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 85 (1), pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for inherent fearfulness leads to divergent yolk steroid levels in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 146 (6), pp.757--770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/156853909X446190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdivisions of the arcopallium/posterior pallial amygdala complex are differentially involved in the control of fear behaviour in the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (5), pp.288-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2009.03.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity and duration of corticosterone response to stressful situations in Japanese quail divergently selected for tonic immobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (2), pp.288-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (3), pp.512-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1), pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and endocrine fear responses in Japanese quail upon presentation of a novel object in the home cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier-Ceré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (3), pp.313-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (3-4), pp.297-306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the hypothalamic-pituitary-adrenal function as a tool to evaluate animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne Beerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92 (3), pp.317-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal : quelles relations entre les critères physiologiques et comportementaux d'adaptation ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Geverink</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C. Jones</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.29-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666157v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Bien-être animal : quelles relations entre les critères physiologiques et comportementaux d'adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">J.E. Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">N.A. Geverink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Désiré</w:t>
+                <w:t xml:space="preserve">B.C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2007.20.1.3430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173429v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Welfare Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the parabrachio-amygdaloid pathway by immune challenge or spinal nociceptive input: a quantitative study in the rat using fos immunohistochemistry and retrograde tract tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Engblom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mackerlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 481, pp.210-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.20384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of corticotropin-releasing factor-immunoreactive neurons in the central nervous system of the domestic chicken and japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martinez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lanuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 469, pp.559-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.11023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mammalian CRF-1 receptor antagonist PD171729 does not inhibit behavioural and physiological fear reactions in japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (sp1), pp.S82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fear in one-trial passive avoidance learning in japanese quail chicks genetically selected for long or short duration of the tonic immobility reaction</w:t>
+                <w:t xml:space="preserve">Comparision of methyl anthranilate and denatonium benzoate as aversants for learning in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 43, pp.165-170</w:t>
+              <w:t xml:space="preserve">Psychobiology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 70, pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690928v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparision of methyl anthranilate and denatonium benzoate as aversants for learning in chicks</w:t>
+                <w:t xml:space="preserve">The role of fear in one-trial passive avoidance learning in japanese quail chicks genetically selected for long or short duration of the tonic immobility reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychobiology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 70, pp.521-525</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685121v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mouse genetics to investigate thyroid hormone signaling in the developing and adult brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,70 +4759,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koibuchi N.; Yen P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid Hormone Disruption and Neurodevelopment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science+Business Media, 2016, Contemporary Clinical Neuroscience, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3737-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4820,1665 +4832,1665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication différentielle de sous-régions de l'arcopallium dans l'expression des comportements de peur chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdivisions of the arcopallium are differentially involved in the control of fear behaviour in the japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Annual Meeting of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Trieste, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/23250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité de la fréquence cardiaque dans l'étude des émotions chez la caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caille comme modèle d'étude du comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Journées d'Etudes Scientifiques et Techniques de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la possibilité d'échappement dans une situation de peur chez la caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Lac de Bairon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences émotionnelles de la modification de l'environnement social chez les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fear responses towards novelty and suddenness in Japanese quail selected for high or low levels of fearfulness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Ethological Conference: Avian Brain Conference. Satellite Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de modèles expérimentaux de réactivité émotionnelle chez la caille et l'ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Vénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude: Modèles animaux et perturbations émotionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcopallium volume in two genetic lines of Japanese quail differing in their underlying fearfulness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Ethological Conference: Avian Brain Conference. Satellite Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central control of fear responses in the Japanese quail : investigation of involved structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Summer School in Behavioral Neurogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions in birds: behavioural and neural responses to a novel object in two genetic lines of Japenese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Kenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6488,257 +6500,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'aide à la rédaction d'une demande d'autorisation de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Damien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/7f2g-a597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de l’évaluation éthique des projets impliquant l’utilisation d’animaux à des fins scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabielle Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton-Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellebeau-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6748,51 +6760,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormones maintain parvalbumin neuron functions in mouse neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6814,81 +6826,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6898,114 +6910,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases neuroanatomiques des comportements de peur chez la caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02839159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7152,51 +7164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.05.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL2BK3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engblom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mackerlova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blomqvist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanuza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.11023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouanneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760974v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Deniau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Kenz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7f2g-a597" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabielle Angel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton-Gay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellebeau-Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charnay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH4Q3NXM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853909X446190" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-K9DDX3KV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.05.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQL2BK3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2007.07.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N9B848B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonne Beerda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8M6BQLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3430" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engblom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mackerlova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blomqvist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20384" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez-Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanuza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.11023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821963v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23250" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757772v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouanneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Deniau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Kenz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Damien Arnaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7f2g-a597" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182326v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabielle Angel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton-Gay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellebeau-Barbier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charnay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>