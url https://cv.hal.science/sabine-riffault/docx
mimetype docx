--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -691,429 +691,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169721v1</w:t>
+                <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+                <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.949-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477849v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Laubreton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.949-962. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244474v1</w:t>
+                <w:t xml:space="preserve">hal-03169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot Vaccines against Bovine Respiratory Syncytial Virus (BRSV): Comparative Evaluation of Long-Term Protection after Immunization in the Presence of BRSV-Specific Maternal Antibodies</w:t>
               </w:r>
@@ -1227,563 +1227,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brémont (1953–2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pineau</w:t>
+                <w:t xml:space="preserve">Marie Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Lo-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00878-7⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12080822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093574v1</w:t>
+                <w:t xml:space="preserve">hal-02938422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Drajac</w:t>
+                <w:t xml:space="preserve">Michel Brémont (1953–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anne Rameix-Welti</w:t>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lo-Man</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.822. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12080822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00878-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938422v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Insulin Regulated Aminopeptidase in Endocytic Trafficking and Receptor Signaling in Immune Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irini Evnouchidou</w:t>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Caillens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Che Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.583556⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972353v1</w:t>
+                <w:t xml:space="preserve">hal-02677103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaume Bonet</w:t>
+                <w:t xml:space="preserve">The Role of Insulin Regulated Aminopeptidase in Endocytic Trafficking and Receptor Signaling in Immune Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
+                <w:t xml:space="preserve">Irini Evnouchidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Wen</w:t>
+                <w:t xml:space="preserve">Vivien Caillens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.583556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02677103v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single shot pre-fusion-stabilized bovine rsv f vaccine is safe and effective in newborn calves with maternally derived antibodies</w:t>
               </w:r>
@@ -1903,51 +1903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting subdominant neutralizing antibody responses with a computationally designed epitope-focused immunogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S Vollers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Csepregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Che Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (2), pp.e3000164. </w:t>
@@ -2037,51 +2037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,282 +2169,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary susceptibility of neonates to respiratory syncytial virus infection: a problem of innate immunity?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteome analysis of bronchoalveolar lavage from calves infected with bovine respiratory syncytial virus-Insights in pathogenesis and perspectives for new treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hagglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krister Blodorm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Naslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Vargmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bergstrom Lind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/8734504⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628884v1</w:t>
+                <w:t xml:space="preserve">hal-02620701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of bronchoalveolar lavage from calves infected with bovine respiratory syncytial virus-Insights in pathogenesis and perspectives for new treatments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulmonary susceptibility of neonates to respiratory syncytial virus infection: a problem of innate immunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (10), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/8734504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02620701v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSV N-nanorings fused to palivizumab-targeted neutralizing epitope as a nanoparticle RSV vaccine</w:t>
               </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dhelft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243, pp.146-159. </w:t>
@@ -2979,51 +2979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bovine respiratory syncytial virus model with high clinical expression in calves with specific passive immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krister Blodorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hagglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Gavier-Widén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3094,429 +3094,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an experimental vaccine for bovine respiratory syncytial virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kefei Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krister Blodorn</w:t>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boby Makabi-Panzu</w:t>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (7), pp.997-1004. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/CVI.00162-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204394v1</w:t>
+                <w:t xml:space="preserve">hal-02633568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine Safety and Efficacy Evaluation of a Recombinant Bovine Respiratory Syncytial Virus (BRSV) with Deletion of the SH Gene and Subunit Vaccines Based On Recombinant Human RSV Proteins: N-nanorings, P and M2-1, in Calves with Maternal Antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of an experimental vaccine for bovine respiratory syncytial virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hagglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krister Blodorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boby Makabi-Panzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100392⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.997-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CVI.00162-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639198v1</w:t>
+                <w:t xml:space="preserve">hal-01204394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
+                <w:t xml:space="preserve">Vaccine Safety and Efficacy Evaluation of a Recombinant Bovine Respiratory Syncytial Virus (BRSV) with Deletion of the SH Gene and Subunit Vaccines Based On Recombinant Human RSV Proteins: N-nanorings, P and M2-1, in Calves with Maternal Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krister Blodorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hagglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sourimant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boby Makabi-Panzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633568v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Subnucleocapsid Nanoplatform for Mucosal Vaccination against Influenza Virus That Targets the Ectodomain of Matrix Protein 2</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit-Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3796,51 +3796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-nucleocapsid nanoparticles: a nasal vaccine against respiratory syncytial virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,411 +4860,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of Bovine respiratory syncytial virus in murine cells depends on type I interferon-receptor functionality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of particle-based DNA delivery for vaccination of sheep against FMDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+                <w:t xml:space="preserve">V. Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Charley</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Torché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.82091-0⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (49-50), pp.7204-7213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661692v1</w:t>
+                <w:t xml:space="preserve">hal-02658133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine innate and adaptative immune responses to influenza and coronavirus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristien van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1081 (1), pp.130-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1196/annals.1373.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of particle-based DNA delivery for vaccination of sheep against FMDV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Niborski</w:t>
+                <w:t xml:space="preserve">Replication of Bovine respiratory syncytial virus in murine cells depends on type I interferon-receptor functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.M. Torché</w:t>
+                <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.06.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (8), pp.2145-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.82091-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658133v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigen presenting cells in mucosal sites of veterinary species</w:t>
               </w:r>
@@ -5488,90 +5488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR9 pathway is involved in adjuvant effects of plasmid DNA-based vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (10), pp.1258-1264. </w:t>
@@ -5798,51 +5798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pensaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (1), pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5893,77 +5893,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristien van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pensaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (1), pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6036,51 +6036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Bonnardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 78, pp.2483-2487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6632,77 +6632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28 (2), pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interferon and Cytokine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 16, pp.1007-1014</w:t>
@@ -7003,277 +7003,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+                <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carreras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
+                <w:t xml:space="preserve">Aurélie Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
+              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186480v1</w:t>
+                <w:t xml:space="preserve">hal-04186459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
+              <w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186459v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de régions du génome et de gènes candidats associés au niveau de réponse immune innée de veaux Holstein</w:t>
               </w:r>
@@ -7298,64 +7298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">​26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.187-190</w:t>
@@ -7570,51 +7570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International RSV Symposium (RSV2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belfast (Northern Ireland), United Kingdom</w:t>
@@ -7738,64 +7738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7876,51 +7876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7962,103 +7962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving immune responses with synthetic proteins - development of de novo designed immunogens to elicit respiratory syncytial virus neutralizing antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Symposium of the Protein-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Protein Society. USA. Beckman Coulter Inc, USA. Pall ForteBio, USA. Bristol-Myers Squibb (BMS), USA., Jul 2018, Boston, United States. pp.2</w:t>
@@ -8501,51 +8501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9057,51 +9057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9232,273 +9232,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Partial Protection in Calves Against Respiratory Syncytial Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccination of newborn mice with the nucleoprotein of human RSV confers viral protection but enhances pulmonary inflammation after challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois J. F. Eleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Veterinary Immunology Workshop EVIW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. n.p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824159v1</w:t>
+                <w:t xml:space="preserve">hal-02752386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination of newborn mice with the nucleoprotein of human RSV confers viral protection but enhances pulmonary inflammation after challenge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Partial Protection in Calves Against Respiratory Syncytial Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
+              <w:t xml:space="preserve">3. European Veterinary Immunology Workshop EVIW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752386v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective role for Protease-Activated-Receptor-2 against Influenza virus Pathogenesis via an Interferon-Y dependent pathway</w:t>
               </w:r>
@@ -9773,51 +9773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9885,64 +9885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10010,64 +10010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10103,277 +10103,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaccination nasale avec la nucléoprotéine du virus respiratoire syncytial confère une immunité protectrice contre une épreuve virale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Evaluation dans l'espèce cible d'une nouvelle stratégie vaccinale contre le virus respiratoire syncytial bovin, basée sur des assemblages nanoparticulaires de la protéine de nucléocapside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752791v1</w:t>
+                <w:t xml:space="preserve">hal-02823927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation dans l'espèce cible d'une nouvelle stratégie vaccinale contre le virus respiratoire syncytial bovin, basée sur des assemblages nanoparticulaires de la protéine de nucléocapside</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">La vaccination nasale avec la nucléoprotéine du virus respiratoire syncytial confère une immunité protectrice contre une épreuve virale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823927v1</w:t>
+                <w:t xml:space="preserve">hal-02752791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I interferon producing cells (ipc) can gain lymph nodes via the afferent lymphatic route</w:t>
               </w:r>
@@ -10536,51 +10536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française d'Immunologie (SFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France. n.p</w:t>
@@ -10622,51 +10622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucosal vaccination with the nucleoprotein of respiratory syncytial virus confers protective immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10786,51 +10786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. n.p</w:t>
@@ -10853,312 +10853,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des cellules dendritiques et macrophages du poumon : comparaison adultes nouveaux-nés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Porcine innate and adaptative immune responses to influenza and coronavirus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristien van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">8. Conference of the Society for Tropical Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Hanoi, Vietnam. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759410v1</w:t>
+                <w:t xml:space="preserve">hal-02831435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine innate and adaptative immune responses to influenza and coronavirus infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Etude des cellules dendritiques et macrophages du poumon : comparaison adultes nouveaux-nés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristien van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference of the Society for Tropical Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Hanoi, Vietnam. n.p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831435v1</w:t>
+                <w:t xml:space="preserve">hal-02759410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-based DNA vaccination against Foot-and-Mouth disease is efficient in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Torché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau français d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lyon, France. n.p</w:t>
@@ -11646,51 +11646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS SA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
@@ -11814,77 +11814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au Virus Respiratoire Syncytial: Vers une approche thérapeutique basée sur des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11926,51 +11926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12159,51 +12159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of nonatal type I interferon responses by IRAP upon RSV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12319,51 +12319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12530,64 +12530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant hRSV expressing mCherry or luciferase without fitness alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12931,51 +12931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Djavidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13056,51 +13056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,51 +13181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13306,51 +13306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13444,51 +13444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Djavidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit-Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13543,51 +13543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination of newborn mice with the nucleoprotein of human RSV confers viral protection but enhances pulmonary inflammation after challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Petit-Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,540 +13770,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious bursal disease subviral particles displaying the foot-and-mouth disease virus major antigenic site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+                <w:t xml:space="preserve">Evaluation of a new vaccine candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois J. F. Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Session of the Research Group of the European Commission for the Control of Foot-and-Mouth Disease (EUFMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Erice, Italy. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">Colloque Eurobiotec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816589v1</w:t>
+                <w:t xml:space="preserve">hal-02813299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new vaccine candidate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois J. F. Eleouet</w:t>
+                <w:t xml:space="preserve">Infectious bursal disease subviral particles displaying the foot-and-mouth disease virus major antigenic site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya Parida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eurobiotec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Paris, France. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">Open Session of the Research Group of the European Commission for the Control of Foot-and-Mouth Disease (EUFMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Erice, Italy. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813299v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new subunit vaccine based on nucleocapsid protein nanoparticles confers partial protection in calves against respiratory syncytial virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo-particules chimériques du virus de la bursite infectieuse aviaire (IBDV) exprimant le site antigénique majeur du virus de la fièvre aphteuse : études immunologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Vaccine Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, United States. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818104v1</w:t>
+                <w:t xml:space="preserve">hal-02815198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-particules chimériques du virus de la bursite infectieuse aviaire (IBDV) exprimant le site antigénique majeur du virus de la fièvre aphteuse : études immunologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new subunit vaccine based on nucleocapsid protein nanoparticles confers partial protection in calves against respiratory syncytial virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">2. Vaccine Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, United States. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815198v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD11b- CD8α- F4/80lo cells are the dominant CD11c+ subset found in lung of neonates: potential interest for antiviral vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14354,64 +14354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des cellules dendritiques et macrophages du poumon : comparaison adultes nouveaux-nés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14462,64 +14462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD11b- CD8α- CD11c+ dendritic cells are the dominant subset found in lung of neonates: potential interest for antiviral vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14726,51 +14726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01165-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svensson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lefverman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan En&#252;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00878-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Blodorm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vargmar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bergstrom Lind" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186594" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Blodorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois J. F. Eleouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0389-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Hu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Makabi-Panzu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00162-14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100392" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sandoval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevyn Nizard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Francis Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3004888" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037722" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Petit Camurdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kiefer-Biasizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoufache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803743" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Parida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.10.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVG8M4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran-Tolla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001766" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82091-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristien van Reeth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1373.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niborski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Torch&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.06.048" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W85B5ZS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Haverson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2004.09.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCWLZK0Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tudor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reeth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pensaert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pensaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692065v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Colle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sedlik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Blanco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Benmansour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902460v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosclaude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685172v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Eloranta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fresco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taussat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5483257052131956E12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734561v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003266v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744806v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulestin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815443v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831435v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832501v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stirling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832498v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard Theron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745116v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815224v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit-Camurdan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebouder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816589v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Remond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813299v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818104v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815198v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816756v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828241v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827063v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01165-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svensson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lefverman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan En&#252;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00878-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Blodorm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vargmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bergstrom Lind" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186594" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Blodorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois J. F. Eleouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0389-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Makabi-Panzu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00162-14" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sandoval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevyn Nizard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Francis Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3004888" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037722" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Petit Camurdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kiefer-Biasizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoufache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803743" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Parida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.10.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVG8M4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran-Tolla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001766" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658133v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niborski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Torch&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.06.048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W85B5ZS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristien van Reeth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1373.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82091-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Haverson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2004.09.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCWLZK0Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tudor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reeth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pensaert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pensaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692065v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Colle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sedlik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Blanco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Benmansour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902460v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosclaude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685172v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Eloranta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fresco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taussat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5483257052131956E12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734561v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003266v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744806v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulestin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815443v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752791v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831435v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759410v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832501v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stirling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832498v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard Theron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745116v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815224v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit-Camurdan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebouder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813299v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816589v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Remond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815198v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818104v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816756v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828241v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827063v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>