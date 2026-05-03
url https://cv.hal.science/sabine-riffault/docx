--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -691,429 +691,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477849v1</w:t>
+                <w:t xml:space="preserve">hal-03169721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.949-962. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244474v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota plays a critical role in the reactivity of lung immune components to innate ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of IFN-I responses by the aminopeptidase IRAP in neonatal C57BL/6 alveolar macrophages during RSV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), 15 p. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.949-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202002338R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169721v1</w:t>
+                <w:t xml:space="preserve">hal-03244474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot Vaccines against Bovine Respiratory Syncytial Virus (BRSV): Comparative Evaluation of Long-Term Protection after Immunization in the Presence of BRSV-Specific Maternal Antibodies</w:t>
               </w:r>
@@ -1227,563 +1227,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Brémont (1953–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anne Rameix-Welti</w:t>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lo-Man</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12080822⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00878-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938422v1</w:t>
+                <w:t xml:space="preserve">hal-03093574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brémont (1953–2020)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Regulatory B lymphocytes colonize the respiratory tract of neonatal mice and modulate immune responses of alveolar macrophages to RSV infection in IL-10-dependant manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pineau</w:t>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+                <w:t xml:space="preserve">Marie Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Lo-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (1), pp.146. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00878-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12080822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093574v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Insulin Regulated Aminopeptidase in Endocytic Trafficking and Receptor Signaling in Immune Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+                <w:t xml:space="preserve">Irini Evnouchidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Che Yang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaolin Wen</w:t>
+                <w:t xml:space="preserve">Vivien Caillens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Drajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.583556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677103v1</w:t>
+                <w:t xml:space="preserve">hal-02972353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Insulin Regulated Aminopeptidase in Endocytic Trafficking and Receptor Signaling in Immune Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">De novo protein design enables the precise induction of RSV-neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irini Evnouchidou</w:t>
+                <w:t xml:space="preserve">Johannes T. Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Caillens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Riffault</w:t>
+                <w:t xml:space="preserve">Xiaolin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6492), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.583556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aay5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02972353v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single shot pre-fusion-stabilized bovine rsv f vaccine is safe and effective in newborn calves with maternally derived antibodies</w:t>
               </w:r>
@@ -1903,51 +1903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting subdominant neutralizing antibody responses with a computationally designed epitope-focused immunogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S Vollers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Csepregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Che Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (2), pp.e3000164. </w:t>
@@ -2037,51 +2037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigms of lung microbiota functions in health and disease, particularly, in asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Escribano-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary susceptibility of neonates to respiratory syncytial virus infection: a problem of innate immunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Boukadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1061-1074. </w:t>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dhelft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243, pp.146-159. </w:t>
@@ -3094,429 +3094,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of an experimental vaccine for bovine respiratory syncytial virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hagglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+                <w:t xml:space="preserve">Kefei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krister Blodorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
+                <w:t xml:space="preserve">Boby Makabi-Panzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sourimant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.997-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/CVI.00162-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633568v1</w:t>
+                <w:t xml:space="preserve">hal-01204394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an experimental vaccine for bovine respiratory syncytial virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccine Safety and Efficacy Evaluation of a Recombinant Bovine Respiratory Syncytial Virus (BRSV) with Deletion of the SH Gene and Subunit Vaccines Based On Recombinant Human RSV Proteins: N-nanorings, P and M2-1, in Calves with Maternal Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krister Blodorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hagglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna J. Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kefei Hu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boby Makabi-Panzu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CVI.00162-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204394v1</w:t>
+                <w:t xml:space="preserve">hal-02639198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine Safety and Efficacy Evaluation of a Recombinant Bovine Respiratory Syncytial Virus (BRSV) with Deletion of the SH Gene and Subunit Vaccines Based On Recombinant Human RSV Proteins: N-nanorings, P and M2-1, in Calves with Maternal Antibodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenna J. Fix</w:t>
+                <w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boby Makabi-Panzu</w:t>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639198v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Subnucleocapsid Nanoplatform for Mucosal Vaccination against Influenza Virus That Targets the Ectodomain of Matrix Protein 2</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit-Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3796,51 +3796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-nucleocapsid nanoparticles: a nasal vaccine against respiratory syncytial virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,411 +4860,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of particle-based DNA delivery for vaccination of sheep against FMDV</w:t>
+                <w:t xml:space="preserve">Porcine innate and adaptative immune responses to influenza and coronavirus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Niborski</w:t>
+                <w:t xml:space="preserve">Bernard Charley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kristien van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.06.048⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1081 (1), pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1373.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658133v1</w:t>
+                <w:t xml:space="preserve">hal-02662172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine innate and adaptative immune responses to influenza and coronavirus infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Replication of Bovine respiratory syncytial virus in murine cells depends on type I interferon-receptor functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1373.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (8), pp.2145-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.82091-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662172v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of Bovine respiratory syncytial virus in murine cells depends on type I interferon-receptor functionality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+                <w:t xml:space="preserve">Efficacy of particle-based DNA delivery for vaccination of sheep against FMDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Charley</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Torché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (49-50), pp.7204-7213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2006.06.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.82091-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigen presenting cells in mucosal sites of veterinary species</w:t>
               </w:r>
@@ -5488,90 +5488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR9 pathway is involved in adjuvant effects of plasmid DNA-based vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (10), pp.1258-1264. </w:t>
@@ -5798,51 +5798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pensaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (1), pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5893,77 +5893,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristien van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pensaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (1), pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6036,51 +6036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Bonnardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 78, pp.2483-2487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6632,77 +6632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28 (2), pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interferon and Cytokine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 16, pp.1007-1014</w:t>
@@ -7570,51 +7570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International RSV Symposium (RSV2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belfast (Northern Ireland), United Kingdom</w:t>
@@ -7738,64 +7738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7876,51 +7876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7962,103 +7962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving immune responses with synthetic proteins - development of de novo designed immunogens to elicit respiratory syncytial virus neutralizing antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Che Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Symposium of the Protein-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Protein Society. USA. Beckman Coulter Inc, USA. Pall ForteBio, USA. Bristol-Myers Squibb (BMS), USA., Jul 2018, Boston, United States. pp.2</w:t>
@@ -8501,51 +8501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9057,51 +9057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9232,273 +9232,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination of newborn mice with the nucleoprotein of human RSV confers viral protection but enhances pulmonary inflammation after challenge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Partial Protection in Calves Against Respiratory Syncytial Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
+              <w:t xml:space="preserve">3. European Veterinary Immunology Workshop EVIW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752386v1</w:t>
+                <w:t xml:space="preserve">hal-02824159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Subunit Vaccine Based on Nucleocapsid Protein Nanoparticles Confers Partial Protection in Calves Against Respiratory Syncytial Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccination of newborn mice with the nucleoprotein of human RSV confers viral protection but enhances pulmonary inflammation after challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois J. F. Eleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Veterinary Immunology Workshop EVIW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. n.p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824159v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective role for Protease-Activated-Receptor-2 against Influenza virus Pathogenesis via an Interferon-Y dependent pathway</w:t>
               </w:r>
@@ -9773,51 +9773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9885,64 +9885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10010,64 +10010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10135,64 +10135,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10260,51 +10260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Petit Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10536,51 +10536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française d'Immunologie (SFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France. n.p</w:t>
@@ -10622,51 +10622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucosal vaccination with the nucleoprotein of respiratory syncytial virus confers protective immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10786,51 +10786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. n.p</w:t>
@@ -10853,312 +10853,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine innate and adaptative immune responses to influenza and coronavirus infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Etude des cellules dendritiques et macrophages du poumon : comparaison adultes nouveaux-nés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristien van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference of the Society for Tropical Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Hanoi, Vietnam. n.p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831435v1</w:t>
+                <w:t xml:space="preserve">hal-02759410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des cellules dendritiques et macrophages du poumon : comparaison adultes nouveaux-nés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Porcine innate and adaptative immune responses to influenza and coronavirus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristien van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">8. Conference of the Society for Tropical Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Hanoi, Vietnam. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759410v1</w:t>
+                <w:t xml:space="preserve">hal-02831435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-based DNA vaccination against Foot-and-Mouth disease is efficient in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Torché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau français d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lyon, France. n.p</w:t>
@@ -11814,77 +11814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation de la sensibilité néonatale au Virus Respiratoire Syncytial: Vers une approche thérapeutique basée sur des bactéries primo-colonisatrices du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11926,51 +11926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12159,51 +12159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of nonatal type I interferon responses by IRAP upon RSV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Drajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12319,51 +12319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12530,64 +12530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant hRSV expressing mCherry or luciferase without fitness alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12931,51 +12931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Djavidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13056,51 +13056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,51 +13181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13306,51 +13306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13444,51 +13444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Djavidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit-Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13543,51 +13543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination of newborn mice with the nucleoprotein of human RSV confers viral protection but enhances pulmonary inflammation after challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Petit-Camurdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,540 +13770,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new vaccine candidate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois J. F. Eleouet</w:t>
+                <w:t xml:space="preserve">Infectious bursal disease subviral particles displaying the foot-and-mouth disease virus major antigenic site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya Parida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eurobiotec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Paris, France. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">Open Session of the Research Group of the European Commission for the Control of Foot-and-Mouth Disease (EUFMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Erice, Italy. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813299v1</w:t>
+                <w:t xml:space="preserve">hal-02816589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious bursal disease subviral particles displaying the foot-and-mouth disease virus major antigenic site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+                <w:t xml:space="preserve">Evaluation of a new vaccine candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois J. F. Eleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Session of the Research Group of the European Commission for the Control of Foot-and-Mouth Disease (EUFMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Erice, Italy. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">Colloque Eurobiotec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816589v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-particules chimériques du virus de la bursite infectieuse aviaire (IBDV) exprimant le site antigénique majeur du virus de la fièvre aphteuse : études immunologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new subunit vaccine based on nucleocapsid protein nanoparticles confers partial protection in calves against respiratory syncytial virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">2. Vaccine Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, United States. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815198v1</w:t>
+                <w:t xml:space="preserve">hal-02818104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new subunit vaccine based on nucleocapsid protein nanoparticles confers partial protection in calves against respiratory syncytial virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo-particules chimériques du virus de la bursite infectieuse aviaire (IBDV) exprimant le site antigénique majeur du virus de la fièvre aphteuse : études immunologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Vaccine Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, United States. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">10. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818104v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD11b- CD8α- F4/80lo cells are the dominant CD11c+ subset found in lung of neonates: potential interest for antiviral vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14354,64 +14354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des cellules dendritiques et macrophages du poumon : comparaison adultes nouveaux-nés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14462,64 +14462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD11b- CD8α- CD11c+ dendritic cells are the dominant subset found in lung of neonates: potential interest for antiviral vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Dubuquoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14726,51 +14726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01165-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svensson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lefverman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan En&#252;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00878-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Blodorm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vargmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bergstrom Lind" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186594" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Blodorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois J. F. Eleouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0389-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Makabi-Panzu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00162-14" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sandoval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevyn Nizard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Francis Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3004888" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037722" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Petit Camurdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kiefer-Biasizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoufache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803743" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Parida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.10.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVG8M4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran-Tolla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001766" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658133v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niborski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Torch&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.06.048" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W85B5ZS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristien van Reeth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1373.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82091-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Haverson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2004.09.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCWLZK0Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tudor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reeth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pensaert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pensaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692065v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Colle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sedlik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Blanco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Benmansour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902460v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosclaude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685172v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Eloranta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fresco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taussat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5483257052131956E12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734561v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003266v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744806v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulestin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815443v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752791v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831435v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759410v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832501v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stirling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832498v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard Theron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745116v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815224v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit-Camurdan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebouder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813299v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816589v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Remond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815198v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818104v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816756v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828241v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827063v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01165-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svensson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lefverman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan En&#252;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.683902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002338R" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00402-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00878-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080822" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Evnouchidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caillens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.583556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sesterhenn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T. Cramer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay5051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02138858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S Vollers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Csepregi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Escribano-Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01168" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Blodorm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vargmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bergstrom Lind" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186594" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8734504" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2016.08.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Boukadiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhelft" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Blodorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois J. F. Eleouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0389-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Hu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boby Makabi-Panzu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00162-14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100392" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01141-13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650685v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sandoval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevyn Nizard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Badoual" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Francis Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3004888" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037722" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Petit Camurdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kiefer-Biasizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoufache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803743" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle R&#233;mond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Parida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.10.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVG8M4M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courbet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.9.5963" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran-Tolla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001766" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.06.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HP2MZQG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristien van Reeth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1373.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661692v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82091-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niborski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Torch&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.06.048" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W85B5ZS8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Haverson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Payot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0605288" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2004.09.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCWLZK0Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tudor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Reeth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pensaert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carrat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pensaert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2001111" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692065v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Colle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sedlik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Blanco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Benmansour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902460v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosclaude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laude" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685172v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Eloranta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fresco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taussat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5483257052131956E12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lebreton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734561v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dhelft" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742028v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhivaki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemoine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A Rameix-Welti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Bridonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003266v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744806v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulestin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818326v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815443v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752791v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819602v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818733v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831435v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832501v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stirling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832498v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208426v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208429v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Penel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bauducel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748060v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805147v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard Theron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745116v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815224v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Petit-Camurdan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebouder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816589v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Remond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813299v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818104v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815198v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lepault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816756v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828241v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827063v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>