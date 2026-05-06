--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -617,226 +617,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00256733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clavius : une clé pour Euclide à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rommevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, pp.313, 2005, Mathesis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clavius: une clé pour Euclide au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rommevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2005, Mathesis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blaise de Parme, Questiones circa Tractatum proportionum magistri Thome Braduardini, Introduction et édition critique de Joël Biard et Sabine Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, pp.240, 2005, Textes philosophiques du Moyen Age</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185809v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise de Parme, Questiones circa Tractatum proportionum magistri Thome Braduardini</w:t>
               </w:r>
@@ -1131,191 +1131,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05503850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The study of local motion in the Tractatus de sex inconvenientibus: an example of inheritance from the Oxford Calculatores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rommevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantifying Aristotle. The Impact, Spread and Decline of the Calculatores Tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Influence of the Oxford Calculatores on the Understanding of Local Motion: The Example of the Tractatus de sex inconvenientibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rommevaux-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel A. Di Liscia; Edith D. Sylla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantifying Aristotle. The Impact, Spread and Decline of the Calculatores Tradition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRILL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-185, 2022, Medieval and Early Modern Philosophy and Science,, 978-90-04-51205-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004512054_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05501144v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03019242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajout de conditions dans les règles du mouvement formulées par Blaise de Parme dans la seconde rédaction de ses Questions sur la Physique</w:t>
               </w:r>
@@ -2529,51 +2529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles d’argumentation en philosophie naturelle aux xive et xve siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rommevaux-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2654,99 +2654,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33, pp.Sciences et savoirs en Aquitaine. Introduction</w:t>
+              <w:t xml:space="preserve">, 2025, Sciences et savoir en Aquitaine à l’époque de Montaigne, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvrages mathématiques d’Élie Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rommevaux-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 145, pp.57-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3332,51 +3332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire les démonstrations des livres I à VI des &amp;quot;Éléments&amp;quot; d’Euclide sous forme de syllogismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rommevaux-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3548,51 +3548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Quæstio médiévale : est-ce que la diagonale d’un carré est commensurable au côté de ce carré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rommevaux-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5137,51 +5137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rommevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Biard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Spiesser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rommevaux-Tani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/60963?rskey=QM8NJ4&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004512054_008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it/tidetails.asp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627929" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c9a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouscharain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04779569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl_145_57-75" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05501250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gmng-8c94" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/hm4q-ym83" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2013.01.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhs.2003.2193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.51" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djebbar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vitrac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rommevaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Biard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Spiesser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Joly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rommevaux-Tani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/60963?rskey=QM8NJ4&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004512054_008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it/tidetails.asp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711627929" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c9a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouscharain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04779569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl_145_57-75" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05501250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gmng-8c94" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/hm4q-ym83" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2013.01.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhs.2003.2193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.51" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djebbar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vitrac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>