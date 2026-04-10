--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -127,767 +127,767 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alliance digitale en chine pour courbet, pionnier français du diamant de synthèse</w:t>
+                <w:t xml:space="preserve">Millennial pink, gen Z yellow, brat green… Tell me your favourite colours, and I’ll guess your generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lejealle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delecolle</w:t>
+                <w:t xml:space="preserve">Rose Kevin Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rcsg.027.0058⟩</w:t>
+              <w:t xml:space="preserve">The Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.33wu6jn7a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445087v1</w:t>
+                <w:t xml:space="preserve">hal-05326918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial pink, Gen-Z Yellow, Brat Green… Décris-moi tes couleurs préférées, je devinerai ta génération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-sustainable luxury jewellery firms: The case of Courbet's social entrepreneurship model Theme of the case: sustainable business models (SBMs) and social entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lejealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Kevin Bideaux</w:t>
+                <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14657503241307137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326925v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’influence et réputation de marque : les défis de l’expansion internationale pour Courbet</w:t>
+                <w:t xml:space="preserve">Une alliance digitale en chine pour courbet, pionnier français du diamant de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.25-39. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, N° 27 (1), pp.58-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.027.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rcsg.027.0026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05445075v1</w:t>
+                <w:t xml:space="preserve">hal-05445087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial pink, gen Z yellow, brat green… Tell me your favourite colours, and I’ll guess your generation</w:t>
+                <w:t xml:space="preserve">Stratégie d’influence et réputation de marque : les défis de l’expansion internationale pour Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lejealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Kevin Bideaux</w:t>
+                <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.027.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.33wu6jn7a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05326918v1</w:t>
+                <w:t xml:space="preserve">hal-05445075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-sustainable luxury jewellery firms: The case of Courbet's social entrepreneurship model Theme of the case: sustainable business models (SBMs) and social entrepreneurship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millennial pink, Gen-Z Yellow, Brat Green… Décris-moi tes couleurs préférées, je devinerai ta génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lejealle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delecolle</w:t>
+                <w:t xml:space="preserve">Rose Kevin Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14657503241307137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04895815v1</w:t>
+                <w:t xml:space="preserve">hal-05326925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable entrepreneurship within fashion: La Gentle Factory story</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le joaillier Courbet mise sur les diamants de synthèse et la RSE pour séduire les millennials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lejealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Daly</w:t>
+                <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571574v1</w:t>
+                <w:t xml:space="preserve">hal-05326921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le joaillier Courbet mise sur les diamants de synthèse et la RSE pour séduire les millennials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delécolle</w:t>
+                <w:t xml:space="preserve">Sustainable entrepreneurship within fashion: La Gentle Factory story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14657503241250284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326921v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le brillant pari des diamants éco-responsables de la Maison Courbet pour conquérir le marché chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -912,77 +912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec quelle proposition de valeur conquérir les Milléniaux chinois ? Le cas de Courbet, joailler de luxe innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1184,51 +1184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merci Handy: From Start-up to Born Global?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,64 +1791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social power of entrepreneur’s identity as the missing link in ecosystem sustainable innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,273 +2126,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’escape game digital : une méthode pédagogique innovante pour créer motivation et engagement en présentiel comme en distanciel</w:t>
+                <w:t xml:space="preserve">L’escape game : un outil ludopédagogique pour stimuler les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chérifa El Jazouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de l'afm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire HILL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HILL, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466193v1</w:t>
+                <w:t xml:space="preserve">hal-03466195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language in French DNVB Start-ups: Challenges when internationalizing</w:t>
+                <w:t xml:space="preserve">L’escape game digital : une méthode pédagogique innovante pour créer motivation et engagement en présentiel comme en distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Daly</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa El Jazouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’AEI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation, Oct 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">37e Congrès de l'afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595902v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’escape game : un outil ludopédagogique pour stimuler les apprentissages</w:t>
+                <w:t xml:space="preserve">Language in French DNVB Start-ups: Challenges when internationalizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HILL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HILL, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’AEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation, Oct 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466195v1</w:t>
+                <w:t xml:space="preserve">hal-04595902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur noire et stratégie marketing</w:t>
               </w:r>
@@ -2975,51 +2975,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de marché - De la définition au diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3050,51 +3050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couleur au coeur de la stratégie marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la marque locale et internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,479 +3477,479 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabaïa: Expanding Through Owned Stores to Conquer Germany?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Couleur, marqueur créatif générationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Champeyrol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing in Practice – A Case Study Collection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.71-78, 2025</w:t>
+              <w:t xml:space="preserve">Les Dessous de la créativité. Gagner en confiance créative et relever les défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 188-199, 2025, Les Dessous de, 9782340103023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326891v1</w:t>
+                <w:t xml:space="preserve">hal-05163843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a Creative, Arty and “Made in France” Advertising Campaign Help Sell Le Chocolat des Français Worldwide?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cabaïa: Expanding Through Owned Stores to Conquer Germany?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing in Practice – A Case Study Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.94-98, 2025</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.71-78, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326888v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux Merveilleux de Fred: Spreading French Patisserie Know-How Abroad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Can a Creative, Arty and “Made in France” Advertising Campaign Help Sell Le Chocolat des Français Worldwide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing in Practice – A Case Study Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.54-62, 2025</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.94-98, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326898v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Couleur, marqueur créatif générationnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux Merveilleux de Fred: Spreading French Patisserie Know-How Abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Catherine Champeyrol. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dessous de la créativité. Gagner en confiance créative et relever les défis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Marketing in Practice – A Case Study Collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.54-62, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Ellipses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05163843v1</w:t>
+                <w:t xml:space="preserve">hal-05326898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabaïa: Can an eco-branding sustainability strategy foster the internationalisation of a Born Global?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cases on Born Globals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.130-145, 2024, 978 1 80392 440 3</w:t>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bonduelle Group’s Distribution Strategy: Adding a Branded Retail Store?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,51 +4198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the Lotus Bakeries Brand of Caramelized Biscuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Drives Passion Brands and Builds Sporting Universes at Decathlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4370,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domyos Product Growth Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4669,64 +4669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Build and Manage a New, Delicious and Sustainable Food Brand? GreendOz is Reinventing Vegetable Consumption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4738,203 +4738,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de croissance pour Les Petites Pousses : focus sur le marché de l’ultrafrais végétal ou diversification sur le marché du snacking ?</w:t>
+                <w:t xml:space="preserve">Which growth strategy for Les Petites Pousses? Focus on the plant-based, ultra-fresh market or diversify into the snacking market?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.M2223</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631133v1</w:t>
+                <w:t xml:space="preserve">hal-04631130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which growth strategy for Les Petites Pousses? Focus on the plant-based, ultra-fresh market or diversify into the snacking market?</w:t>
+                <w:t xml:space="preserve">Quelle stratégie de croissance pour Les Petites Pousses : focus sur le marché de l’ultrafrais végétal ou diversification sur le marché du snacking ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2024, pp.M2223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631130v1</w:t>
+                <w:t xml:space="preserve">hal-04631133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A packaging you can eat: Wikicell, a qualitative study prior the launch of a revolutionary packaging</w:t>
               </w:r>
@@ -4946,64 +4946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://www.ccmp.fr/collection-ccmp/cas-packaging-you-can-eat-wikicells-a-qualitative-study-prior-to-the-launch-of-a-revolutionary-pasckaging</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445087v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.027.0058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Kevin Bideaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.027.0026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.33wu6jn7a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503241307137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulocher-Passet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503241250284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dolansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Flambard-Ruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.011.07.17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.007.31.35" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.39-40" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Trogneux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Champeyrol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa El Jazouli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drecq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326888v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bideaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Longuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.boulo.2017.01.0203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Kevin Bideaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.33wu6jn7a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503241307137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.027.0058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.027.0026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulocher-Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503241250284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dolansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Flambard-Ruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.011.07.17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.007.31.35" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.39-40" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Trogneux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Champeyrol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa El Jazouli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drecq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bideaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Longuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.boulo.2017.01.0203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>