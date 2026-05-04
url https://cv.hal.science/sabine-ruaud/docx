--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -127,901 +127,901 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial pink, gen Z yellow, brat green… Tell me your favourite colours, and I’ll guess your generation</w:t>
+                <w:t xml:space="preserve">Stratégie d’influence et réputation de marque : les défis de l’expansion internationale pour Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Kevin Bideaux</w:t>
+                <w:t xml:space="preserve">Catherine Lejealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.33wu6jn7a⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.027.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326918v1</w:t>
+                <w:t xml:space="preserve">hal-05445075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-sustainable luxury jewellery firms: The case of Courbet's social entrepreneurship model Theme of the case: sustainable business models (SBMs) and social entrepreneurship</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millennial pink, Gen-Z Yellow, Brat Green… Décris-moi tes couleurs préférées, je devinerai ta génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delecolle</w:t>
+                <w:t xml:space="preserve">Rose Kevin Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895815v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alliance digitale en chine pour courbet, pionnier français du diamant de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 27 (1), pp.58-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rcsg.027.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d’influence et réputation de marque : les défis de l’expansion internationale pour Courbet</w:t>
+                <w:t xml:space="preserve">Millennial pink, gen Z yellow, brat green… Tell me your favourite colours, and I’ll guess your generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delecolle</w:t>
+                <w:t xml:space="preserve">Rose Kevin Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rcsg.027.0026⟩</w:t>
+              <w:t xml:space="preserve">The Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.33wu6jn7a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445075v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial pink, Gen-Z Yellow, Brat Green… Décris-moi tes couleurs préférées, je devinerai ta génération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-sustainable luxury jewellery firms: The case of Courbet's social entrepreneurship model Theme of the case: sustainable business models (SBMs) and social entrepreneurship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lejealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rose Kevin Bideaux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14657503241307137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326925v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le joaillier Courbet mise sur les diamants de synthèse et la RSE pour séduire les millennials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable entrepreneurship within fashion: La Gentle Factory story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delécolle</w:t>
+                <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14657503241250284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326921v1</w:t>
+                <w:t xml:space="preserve">hal-04571574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable entrepreneurship within fashion: La Gentle Factory story</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Daly</w:t>
+                <w:t xml:space="preserve">Le joaillier Courbet mise sur les diamants de synthèse et la RSE pour séduire les millennials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lejealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571574v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le brillant pari des diamants éco-responsables de la Maison Courbet pour conquérir le marché chinois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Avec quelle proposition de valeur conquérir les Milléniaux chinois ? Le cas de Courbet, joailler de luxe innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24, pp.55-72</w:t>
+              <w:t xml:space="preserve">, 2023, 24, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228960v1</w:t>
+                <w:t xml:space="preserve">hal-04228963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec quelle proposition de valeur conquérir les Milléniaux chinois ? Le cas de Courbet, joailler de luxe innovant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le brillant pari des diamants éco-responsables de la Maison Courbet pour conquérir le marché chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24, pp.11-22</w:t>
+              <w:t xml:space="preserve">, 2023, 24, pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228963v1</w:t>
+                <w:t xml:space="preserve">hal-04228960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial onomastics: humorous color names. Are they appreciated and do they play a role in product purchase intention?</w:t>
               </w:r>
@@ -1184,51 +1184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merci Handy: From Start-up to Born Global?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,64 +1791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social power of entrepreneur’s identity as the missing link in ecosystem sustainable innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,273 +2126,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’escape game : un outil ludopédagogique pour stimuler les apprentissages</w:t>
+                <w:t xml:space="preserve">L’escape game digital : une méthode pédagogique innovante pour créer motivation et engagement en présentiel comme en distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa El Jazouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HILL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HILL, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">37e Congrès de l'afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466195v1</w:t>
+                <w:t xml:space="preserve">hal-03466193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’escape game digital : une méthode pédagogique innovante pour créer motivation et engagement en présentiel comme en distanciel</w:t>
+                <w:t xml:space="preserve">Language in French DNVB Start-ups: Challenges when internationalizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chérifa El Jazouli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de l'afm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’AEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation, Oct 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466193v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language in French DNVB Start-ups: Challenges when internationalizing</w:t>
+                <w:t xml:space="preserve">L’escape game : un outil ludopédagogique pour stimuler les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’AEI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation, Oct 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Séminaire HILL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HILL, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595902v1</w:t>
+                <w:t xml:space="preserve">hal-03466195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur noire et stratégie marketing</w:t>
               </w:r>
@@ -2975,51 +2975,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de marché - De la définition au diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3050,51 +3050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couleur au coeur de la stratégie marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la marque locale et internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,479 +3477,479 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Couleur, marqueur créatif générationnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cabaïa: Expanding Through Owned Stores to Conquer Germany?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Catherine Champeyrol. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dessous de la créativité. Gagner en confiance créative et relever les défis</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 188-199, 2025, Les Dessous de, 9782340103023</w:t>
+              <w:t xml:space="preserve">International Marketing in Practice – A Case Study Collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.71-78, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163843v1</w:t>
+                <w:t xml:space="preserve">hal-05326891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabaïa: Expanding Through Owned Stores to Conquer Germany?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Can a Creative, Arty and “Made in France” Advertising Campaign Help Sell Le Chocolat des Français Worldwide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing in Practice – A Case Study Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.71-78, 2025</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.94-98, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326891v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a Creative, Arty and “Made in France” Advertising Campaign Help Sell Le Chocolat des Français Worldwide?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aux Merveilleux de Fred: Spreading French Patisserie Know-How Abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing in Practice – A Case Study Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.94-98, 2025</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.54-62, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326888v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux Merveilleux de Fred: Spreading French Patisserie Know-How Abroad</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Couleur, marqueur créatif générationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Champeyrol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing in Practice – A Case Study Collection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.54-62, 2025</w:t>
+              <w:t xml:space="preserve">Les Dessous de la créativité. Gagner en confiance créative et relever les défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 188-199, 2025, Les Dessous de, 9782340103023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326898v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabaïa: Can an eco-branding sustainability strategy foster the internationalisation of a Born Global?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cases on Born Globals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.130-145, 2024, 978 1 80392 440 3</w:t>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bonduelle Group’s Distribution Strategy: Adding a Branded Retail Store?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,51 +4198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the Lotus Bakeries Brand of Caramelized Biscuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Drives Passion Brands and Builds Sporting Universes at Decathlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4370,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domyos Product Growth Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4669,64 +4669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Build and Manage a New, Delicious and Sustainable Food Brand? GreendOz is Reinventing Vegetable Consumption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4738,203 +4738,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which growth strategy for Les Petites Pousses? Focus on the plant-based, ultra-fresh market or diversify into the snacking market?</w:t>
+                <w:t xml:space="preserve">Quelle stratégie de croissance pour Les Petites Pousses : focus sur le marché de l’ultrafrais végétal ou diversification sur le marché du snacking ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2024, pp.M2223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631130v1</w:t>
+                <w:t xml:space="preserve">hal-04631133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de croissance pour Les Petites Pousses : focus sur le marché de l’ultrafrais végétal ou diversification sur le marché du snacking ?</w:t>
+                <w:t xml:space="preserve">Which growth strategy for Les Petites Pousses? Focus on the plant-based, ultra-fresh market or diversify into the snacking market?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.M2223</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631133v1</w:t>
+                <w:t xml:space="preserve">hal-04631130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A packaging you can eat: Wikicell, a qualitative study prior the launch of a revolutionary packaging</w:t>
               </w:r>
@@ -4946,64 +4946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulocher-Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Daly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://www.ccmp.fr/collection-ccmp/cas-packaging-you-can-eat-wikicells-a-qualitative-study-prior-to-the-launch-of-a-revolutionary-pasckaging</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Kevin Bideaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.33wu6jn7a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503241307137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.027.0058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.027.0026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulocher-Passet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503241250284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dolansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Flambard-Ruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.011.07.17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.007.31.35" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.39-40" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Trogneux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Champeyrol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa El Jazouli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drecq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bideaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Longuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.boulo.2017.01.0203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.027.0026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Kevin Bideaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.027.0058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.33wu6jn7a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503241307137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulocher-Passet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Daly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503241250284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dolansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Herve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Flambard-Ruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.011.07.17" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.007.31.35" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.39-40" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Trogneux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Champeyrol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa El Jazouli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drecq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326888v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bideaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Longuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.boulo.2017.01.0203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>