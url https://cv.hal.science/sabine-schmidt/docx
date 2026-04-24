--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -234,793 +234,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous 500‐year sediment record of inundation by local and distant tsunamis in South‐Central Chile (40.1°S)</w:t>
+                <w:t xml:space="preserve">Reconstructing the Mid- to Late Holocene human-environments interactions in Cape Corsica (Corsica Island, Western Mediterranean) based on sedimentology, pollen analyses and geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Moernaut</w:t>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelien Boes</w:t>
+                <w:t xml:space="preserve">Jordi Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Melnick</w:t>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Carvajal</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Niederstätter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.104985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dep2.70031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190714v1</w:t>
+                <w:t xml:space="preserve">hal-04905963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Mid- to Late Holocene human-environments interactions in Cape Corsica (Corsica Island, Western Mediterranean) based on sedimentology, pollen analyses and geochemistry</w:t>
+                <w:t xml:space="preserve">Bridging the gap: oxygen and nutrient budgets in the Loire estuary using a benthic-pelagic box model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">Nour E Boukortt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Revelles</w:t>
+                <w:t xml:space="preserve">Aurelia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104985⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1000, pp.180446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905963v1</w:t>
+                <w:t xml:space="preserve">hal-05347240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap: oxygen and nutrient budgets in the Loire estuary using a benthic-pelagic box model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A continuous 500‐year sediment record of inundation by local and distant tsunamis in South‐Central Chile (40.1°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour E Boukortt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Evelien Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Mouret</w:t>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Matías Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+                <w:t xml:space="preserve">Markus Niederstätter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1000, pp.180446. </w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dep2.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347240v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecology of live bathyal benthic foraminifera on the southern and southeastern Australian Margin</w:t>
+                <w:t xml:space="preserve">History of the sedimentary regimes of the Aquitaine margin (Bay of Biscay, France) at the outlet of its main tributaries during the last millennium: a mirror of the North Atlantic and European climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Burkett</w:t>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Willingham</w:t>
+                <w:t xml:space="preserve">Vincent Iratcabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony E Rathburn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick de Deckker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Billy Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71 (4), pp.307-334. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 255, pp.105039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47894/mpal.71.4.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.105039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341193v1</w:t>
+                <w:t xml:space="preserve">hal-05235387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of organic matter and diatom frustules (diversity, flux) along the western Indian continental shelf related to contrasting physicochemical settings</w:t>
+                <w:t xml:space="preserve">The ecology of live bathyal benthic foraminifera on the southern and southeastern Australian Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medhavi Pandey</w:t>
+                <w:t xml:space="preserve">Ashley Burkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haimanti Biswas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jake Willingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony E Rathburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Deckker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106940⟩</w:t>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4), pp.307-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47894/mpal.71.4.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001952v1</w:t>
+                <w:t xml:space="preserve">hal-05341193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of the sedimentary regimes of the Aquitaine margin (Bay of Biscay, France) at the outlet of its main tributaries during the last millennium: a mirror of the North Atlantic and European climates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Distribution of organic matter and diatom frustules (diversity, flux) along the western Indian continental shelf related to contrasting physicochemical settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhavi Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haimanti Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 255, pp.105039. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.106940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.105039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235387v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryosphere and ocean variability in Kane Basin since the 18th century: insights from two marine multi-proxy records</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Luetzenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorbjørn Joest Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1134,520 +1134,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental significance of kaolinite variability over the last centuries in crater lake sediments from Central Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Barhdadi</w:t>
+                <w:t xml:space="preserve">Isabel Israde-Alcántara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+                <w:t xml:space="preserve">Reza Safaierad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Marttiina Rantala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122182⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.107211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597801v1</w:t>
+                <w:t xml:space="preserve">hal-04288213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia also occurs in small highly turbid estuaries: the example of the Charente (Bay of Biscay)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sediment discharge from Greenland’s marine-terminating glaciers is linked with surface melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanna Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Straneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjørn Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-1785-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45694-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541086v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental significance of kaolinite variability over the last centuries in crater lake sediments from Central Mexico</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reza Safaierad</w:t>
+                <w:t xml:space="preserve">Hypoxia also occurs in small highly turbid estuaries: the example of the Charente (Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marttiina Rantala</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahima Iris Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 247, pp.107211. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, biogeosciences, 21 (7), pp.1785-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-1785-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288213v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment discharge from Greenland’s marine-terminating glaciers is linked with surface melt</w:t>
+                <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Andresen</w:t>
+                <w:t xml:space="preserve">Mohammed Barhdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanna Karlsson</w:t>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiammetta Straneo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorbjørn Andersen</w:t>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.1332. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 661, pp.122182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45694-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457917v1</w:t>
+                <w:t xml:space="preserve">hal-04597801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding sediment and carbon accumulation in macrotidal minerogenic saltmarshes for climate resilience</w:t>
               </w:r>
@@ -1793,77 +1793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
@@ -1895,295 +1895,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-annual and multi-decadal evolution of sediment accretion in a saltmarsh of the French Atlantic coast: Implications for carbon sequestration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Olivier-Simonitti</w:t>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Jupin</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276241v2</w:t>
+                <w:t xml:space="preserve">hal-04320412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">Multi-annual and multi-decadal evolution of sediment accretion in a saltmarsh of the French Atlantic coast: Implications for carbon sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+                <w:t xml:space="preserve">Laura Olivier-Simonitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Montanes</w:t>
+                <w:t xml:space="preserve">Johanna Jupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.108467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320412v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Regional coastal deoxygenation and related ecological and biogeochemical modifications in a warming climate</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuqian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic, tectonic and climate controls on lacustrine sedimentary supplies over the last millenia in NE Chilean Patagonia (Lake Esponja, Aysen, 45°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,278 +2427,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First observations of seasonal bottom water deoxygenation off the Gironde estuary (Bay of Biscay, North East Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.151. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Regional Coastal Deoxygenation and Related Ecological and Biogeochemical Modifications in a Warming Climate, 9, pp.1006453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1006453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533798v1</w:t>
+                <w:t xml:space="preserve">hal-03824842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of seasonal bottom water deoxygenation off the Gironde estuary (Bay of Biscay, North East Atlantic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lamarque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Regional Coastal Deoxygenation and Related Ecological and Biogeochemical Modifications in a Warming Climate, 9, pp.1006453. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1006453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824842v1</w:t>
+                <w:t xml:space="preserve">hal-03533798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil pigments and environmental conditions in the oligotrophic Laja Lake in the Chilean Andes</w:t>
               </w:r>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2812,1142 +2812,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distributions of Surface Sedimentary Organics and Sediment Profile Image Characteristics in a High-Energy Temperate Marine RiOMar: The West Gironde Mud Patch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modern relationships between microscopic charcoal in marine sediments and fire regimes on adjacent landmasses to refine the interpretation of marine paleofire records: An Iberian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Galindo Dalto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Marion Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hanquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9030242⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.107148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154257v1</w:t>
+                <w:t xml:space="preserve">hal-03361007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the use of compound-specific carbon isotopes as a palaeoproductivity proxy off the coast of Adélie Land, East Antarctica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
+                <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Etourneau</w:t>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Campagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Gilchrist</w:t>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5555-2021⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378695v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Jalón‐rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y M Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H M Schuttelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R L Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2020JC016273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507163v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02978433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Jalón‐rojas</w:t>
+                <w:t xml:space="preserve">Spatial Distributions of Surface Sedimentary Organics and Sediment Profile Image Characteristics in a High-Energy Temperate Marine RiOMar: The West Gironde Mud Patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y M Dijkstra</w:t>
+                <w:t xml:space="preserve">Adriana Galindo Dalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H M Schuttelaars</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Benthic Biology and Biogeochemistry, 9 (3), pp.242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337078v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern relationships between microscopic charcoal in marine sediments and fire regimes on adjacent landmasses to refine the interpretation of marine paleofire records: An Iberian case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the use of compound-specific carbon isotopes as a palaeoproductivity proxy off the coast of Adélie Land, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate E. Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Genet</w:t>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">Johan Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Philippine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hanquiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Harry Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 270, pp.107148. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.5555-5571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5555-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361007v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sediments of Lake Singkarak and Lake Maninjau in West Sumatra reveal their earthquake, volcanic and rainfall history</w:t>
+                <w:t xml:space="preserve">Sediment archives reveal irreversible shifts in plankton communities after World War II and agricultural pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianto Budi Santoso</w:t>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katleen Wils</w:t>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudrik R Daryono</w:t>
+                <w:t xml:space="preserve">Pierre Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nore Praet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arianto Budi Santoso</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.105863⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337026v1</w:t>
+                <w:t xml:space="preserve">hal-03204874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment archives reveal irreversible shifts in plankton communities after World War II and agricultural pollution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sediments of Lake Singkarak and Lake Maninjau in West Sumatra reveal their earthquake, volcanic and rainfall history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+                <w:t xml:space="preserve">Arianto Budi Santoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cuzin</w:t>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
+                <w:t xml:space="preserve">Mudrik R Daryono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+                <w:t xml:space="preserve">Nore Praet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianto Budi Santoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 416, pp.105863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.105863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204874v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first assessment of organic carbon burial in the West Gironde Mud Patch (Bay of Biscay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,325 +4152,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last millennium climate variability of the varved Lake Jeinimeni geochemical record from NE Chilean Patagonia</w:t>
+                <w:t xml:space="preserve">Revisiting the marine reservoir age in Baja California continental margin sediments using 14C and 210Pb dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Fagel</w:t>
+                <w:t xml:space="preserve">Christina Treinen-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pedreros</w:t>
+                <w:t xml:space="preserve">Loïc Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Alvarez</w:t>
+                <w:t xml:space="preserve">Julio A Villaescusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Tylmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Namur</w:t>
+                <w:t xml:space="preserve">Ann Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107134⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (101178), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337100v1</w:t>
+                <w:t xml:space="preserve">hal-03337040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the marine reservoir age in Baja California continental margin sediments using 14C and 210Pb dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Last millennium climate variability of the varved Lake Jeinimeni geochemical record from NE Chilean Patagonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Treinen-Crespo</w:t>
+                <w:t xml:space="preserve">P Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Barbara</w:t>
+                <w:t xml:space="preserve">D Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio A Villaescusa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">W Tylmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Pearson</w:t>
+                <w:t xml:space="preserve">O Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (101178), </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.107134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337040v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution temperature and precipitation variability of southwest Anatolia since 1730 CE from Lake Gölcük sedimentary records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkish Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis-Yelena Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Banegas-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,2358 +4632,2358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-02987192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Offshore Sediment Evidence of the 1755 CE Tsunami (Faro, Portugal): Implications for the Study of Outer Shelf Tsunami Deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3800 yr paleoseismic record (Lake Hazar sediments, eastern Turkey): Implications for the East Anatolian Fault seismic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Kümmerer</w:t>
+                <w:t xml:space="preserve">Laura Lamair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Drago</w:t>
+                <w:t xml:space="preserve">Sophie Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Veiga-Pires</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vitor Magalhães</w:t>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min10090731⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 538, pp.116152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036218v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival of ancient marine dinoflagellates using molecular biostimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variation of trace elements, rare earth elements and Pb isotope ratios in sediment core from Kiel Bay, western Baltic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Orani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Vassileva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Ehrhold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
+                <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN20078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610719v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining Data and Service Centers for Easier Access to Data and Analytical Services: The Strategy of ODATIS as the Gateway to French Marine Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Upstream migrating knickpoints and related sedimentary processes in a submarine canyon from a rare 20-year morphobathymetric time-lapse (Capbreton submarine canyon, Bay of Biscay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guiastrennec-Faugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Maudire</w:t>
+                <w:t xml:space="preserve">Ricardo Silva Jacinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Harscoat</w:t>
+                <w:t xml:space="preserve">Bernard Dennielou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hanquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.548126⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 423, pp.106143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087995v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3800 yr paleoseismic record (Lake Hazar sediments, eastern Turkey): Implications for the East Anatolian Fault seismic cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revival of ancient marine dinoflagellates using molecular biostimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lamair</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (4), pp.1077-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523162v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katleen Wils</w:t>
+                <w:t xml:space="preserve">Streamlining Data and Service Centers for Easier Access to Data and Analytical Services: The Strategy of ODATIS as the Gateway to French Marine Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Maudire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van Daele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Valérie Harscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.548126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987192v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation of trace elements, rare earth elements and Pb isotope ratios in sediment core from Kiel Bay, western Baltic Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Offshore Sediment Evidence of the 1755 CE Tsunami (Faro, Portugal): Implications for the Study of Outer Shelf Tsunami Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kümmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Orani</w:t>
+                <w:t xml:space="preserve">Teresa Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Vassileva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Cristina Veiga-Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bérail</w:t>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitor Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (8), pp.579. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN20078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min10090731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094474v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream migrating knickpoints and related sedimentary processes in a submarine canyon from a rare 20-year morphobathymetric time-lapse (Capbreton submarine canyon, Bay of Biscay, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guiastrennec-Faugas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Gillet</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Silva Jacinto</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dennielou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hanquiez</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 423, pp.106143. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523159v1</w:t>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern sedimentation and geochemical imprints in sediments from the NW Madagascar margin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glacier and ocean variability in Ata Sund, west Greenland, since 1400 CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pastor</w:t>
+                <w:t xml:space="preserve">Fanny Ekblom Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brandily</w:t>
+                <w:t xml:space="preserve">David Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Miramontes</w:t>
+                <w:t xml:space="preserve">Camilla S Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Péron</w:t>
+                <w:t xml:space="preserve">Jostein Bakke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eivind Nagel Støren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106184⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.095968362095043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683620950431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431785v1</w:t>
+                <w:t xml:space="preserve">hal-02917820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier and ocean variability in Ata Sund, west Greenland, since 1400 CE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Ekblom Johansson</w:t>
+                <w:t xml:space="preserve">Modern sedimentation and geochemical imprints in sediments from the NW Madagascar margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wangner</w:t>
+                <w:t xml:space="preserve">L. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla S Andresen</w:t>
+                <w:t xml:space="preserve">C. Brandily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jostein Bakke</w:t>
+                <w:t xml:space="preserve">E. Miramontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eivind Nagel Støren</w:t>
+                <w:t xml:space="preserve">M. Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.095968362095043. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 426, pp.106184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683620950431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917820v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate variability of the last 2700 years in the Southern Adriatic Sea: Coccolithophore evidences</w:t>
+                <w:t xml:space="preserve">Comparing the efficiency of hypoxia mitigation strategies in an urban, turbid tidal river via a coupled hydro-sedimentary-biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cascella</w:t>
+                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Bonomo</w:t>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Jalali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Pelosi</w:t>
+                <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (1), pp.53-64. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (11), pp.2551-2564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683619865600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-19-2551-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189322v1</w:t>
+                <w:t xml:space="preserve">hal-02369667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Susceptibility of Turbid Estuaries to Hypoxia as a Prerequisite to Designing a Pertinent Monitoring Strategy of Dissolved Oxygen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reconstruction of warm water inflow to Upernavik Isstrøm since AD 1925 and its relation to glacier retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Diallo</w:t>
+                <w:t xml:space="preserve">Flor Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Derriennic</w:t>
+                <w:t xml:space="preserve">Nanna Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fallou</w:t>
+                <w:t xml:space="preserve">Nicolas Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lepage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (352), pp.8. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Climate of the Past, 15 (3), pp.1171-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-1171-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357295v1</w:t>
+                <w:t xml:space="preserve">hal-02357272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Late Holocene Changes in Erosion Patterns in a Lacustrine Environment: Landscape Stabilization by Volcanic Activity Versus Human Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lamair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Hubert‐ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC008067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920313v1</w:t>
+                <w:t xml:space="preserve">hal-02104712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing intraplate from megathrust earthquakes using lacustrine turbidites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Araya-Cornejo</w:t>
+                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G45662.1⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 407, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357289v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the efficiency of hypoxia mitigation strategies in an urban, turbid tidal river via a coupled hydro-sedimentary-biogeochemical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinguishing intraplate from megathrust earthquakes using lacustrine turbidites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Araya-Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
+                <w:t xml:space="preserve">Thomas Pille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Binet</w:t>
+                <w:t xml:space="preserve">Kris Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-19-2551-2019⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.127-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45662.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369667v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconstruction of warm water inflow to Upernavik Isstrøm since AD 1925 and its relation to glacier retreat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Susceptibility of Turbid Estuaries to Hypoxia as a Prerequisite to Designing a Pertinent Monitoring Strategy of Dissolved Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Derriennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Vermassen</w:t>
+                <w:t xml:space="preserve">Hélène Fallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanna Andreasen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-15-1171-2019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (352), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357272v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene Changes in Erosion Patterns in a Lacustrine Environment: Landscape Stabilization by Volcanic Activity Versus Human Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Lamair</w:t>
+                <w:t xml:space="preserve">Climate variability of the last 2700 years in the Southern Adriatic Sea: Coccolithophore evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cascella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Hubert‐ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Nicola Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC008067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683619865600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104712v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment on trace elements in sediment cores from Namibian coast and pollution sources evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Vassileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7059,77 +7059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of diagenetic transformation of continental margin sediments at the Holocene time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7180,90 +7180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating ice‐rafted debris as a proxy for glacier calving in Upernavik Isfjord, NW Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence M Dyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalie Cordua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7314,103 +7314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the efficiency of hypoxia mitigation strategies in an urban, turbid tidal river, using a coupled hydro sedimentary–biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-32. </w:t>
@@ -7448,90 +7448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deltaic and Coastal Sediments as Recorders of Mediterranean Regional Climate and Human Impact Over the Past Three Millennia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Lirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7850,77 +7850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2000-year record of ocean influence on Jakobshavn Isbræ calving activity, based on marine sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence M Dyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,77 +7984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic influence of Mt. Fuji on the watershed of Lake Motosu and its impact on the lacustrine sedimentary record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lamair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,51 +8438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Toucanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.93-100. </w:t>
@@ -8520,103 +8520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future intensification of summer hypoxia in the tidal Garonne River (SW France) simulated by a coupled hydro sedimentary-biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (32), pp.31957-31970. </w:t>
@@ -8648,295 +8648,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacustrine record of last millennia eruptions in Northern Chilean Patagonia (45–47°S)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signification environnementale de guano de salanganes et de chiroptères de Nouvelle-Calédonie. Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denisse Alvarez</w:t>
+                <w:t xml:space="preserve">Denis Wirrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Namur</w:t>
+                <w:t xml:space="preserve">Anne-Marie Sémah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nuttin</w:t>
+                <w:t xml:space="preserve">Mélanie Boissenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (8), pp.1227 - 1251. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.401-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683616687380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636297v1</w:t>
+                <w:t xml:space="preserve">hal-01631790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification environnementale de guano de salanganes et de chiroptères de Nouvelle-Calédonie. Premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lacustrine record of last millennia eruptions in Northern Chilean Patagonia (45–47°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Wirrmann</w:t>
+                <w:t xml:space="preserve">Denisse Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Sémah</w:t>
+                <w:t xml:space="preserve">Olivier Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boissenin</w:t>
+                <w:t xml:space="preserve">Laurence Nuttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (2), pp.401-412. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (8), pp.1227 - 1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683616687380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631790v1</w:t>
+                <w:t xml:space="preserve">hal-01636297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur diagenesis under rapid accumulation of organic-rich sediments in a marine mangrove from Guadeloupe (French West Indies)</w:t>
               </w:r>
@@ -9069,77 +9069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea surface temperature variability in the North Western Mediterranean Sea (Gulf of Lion) during the Common Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Martrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9190,103 +9190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental responses of the Northeast Antarctic Peninsula to the Holocene climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Leventer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (1), pp.131-147. </w:t>
@@ -9337,51 +9337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical records from dated sediment cores reveal the multidecadal dynamic of the toxic dinoflagellate Alexandrium minutum in the Bay of Brest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Klouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,77 +9458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary response to sea ice and atmospheric variability over the instrumental period off Adélie Land, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9605,64 +9605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the turbidity maximum zone in the Loire Estuary (France) based on a long-term, high-resolution and high-frequency monitoring network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9703,697 +9703,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03678731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf litter degradation in highly turbid transitional waters: preliminary results from litter-bag experiments in the Gironde Estuary</w:t>
+                <w:t xml:space="preserve">Submarine Earthquake History of the Çınarcık Segment of the North Anatolian Fault in the Marmara Sea, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Fuentes-Cid</w:t>
+                <w:t xml:space="preserve">Laureen Drab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09853111.2013.877233⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (2A), pp.622-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120130083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187415v1</w:t>
+                <w:t xml:space="preserve">insu-01571132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial ice and atmospheric forcing on the Mertz Glacier Polynya over the past 250 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.6642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms7642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine Earthquake History of the Çınarcık Segment of the North Anatolian Fault in the Marmara Sea, Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf litter degradation in highly turbid transitional waters: preliminary results from litter-bag experiments in the Gironde Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Fuentes-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Drab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinez</w:t>
+                <w:t xml:space="preserve">Henri Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carlut</w:t>
+                <w:t xml:space="preserve">Eric De-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 105 (2A), pp.622-645. </w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 27 (n° 1), pp. 60-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120130083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09853111.2013.877233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01571132v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent sediment transport and deposition in the Cap-Ferret Canyon, South-East margin of Bay of Biscay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Howa</w:t>
+                <w:t xml:space="preserve">Labrador current variability over the last 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Diallo</w:t>
+                <w:t xml:space="preserve">Kaarina Weckström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobo Martín</w:t>
+                <w:t xml:space="preserve">Marit-Solveig A. Seidenkrantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cremer</w:t>
+                <w:t xml:space="preserve">Antoon Kuijpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 400, pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2014.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421596v1</w:t>
+                <w:t xml:space="preserve">hal-01060154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labrador current variability over the last 2000 years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaarina Weckström</w:t>
+                <w:t xml:space="preserve">Recent sediment transport and deposition in the Cap-Ferret Canyon, South-East margin of Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marit-Solveig A. Seidenkrantz</w:t>
+                <w:t xml:space="preserve">Amy Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoon Kuijpers</w:t>
+                <w:t xml:space="preserve">Jacobo Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Benetti</w:t>
+                <w:t xml:space="preserve">Michel Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 400, pp.26-32. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.134-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2014.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060154v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hg-bearing phases and fluxes in the sedimentary record of laguna del Plata, central Argentina</w:t>
               </w:r>
@@ -10418,51 +10418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Gabriela García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10676,77 +10676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Yam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 394, pp.38-47. </w:t>
@@ -10790,347 +10790,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the sea ice proxy IP25 against observational and diatom proxy data in the SW Labrador Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux dynamics of planktic foraminiferal tests in the south-eastern Bay of Biscay (northeast Atlantic margin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis G. Collins</w:t>
+                <w:t xml:space="preserve">Tanja Kuhnta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hanhijärvi</w:t>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79, pp.53-62. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109-110, pp.S169-S181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.QUASCIREV.2013.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914321v1</w:t>
+                <w:t xml:space="preserve">hal-00836081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux dynamics of planktic foraminiferal tests in the south-eastern Bay of Biscay (northeast Atlantic margin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the sea ice proxy IP25 against observational and diatom proxy data in the SW Labrador Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarina Weckström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Kuhnta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Lewis G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">Sami Hanhijärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schiebel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 109-110, pp.S169-S181. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.QUASCIREV.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836081v1</w:t>
+                <w:t xml:space="preserve">hal-00914321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatoms and biomarkers evidence for major changes in sea ice conditions prior the instrumental period in Antarctic Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11215,51 +11215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11300,290 +11300,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t>
+                <w:t xml:space="preserve">Short-term and small-scale variability in planktic foraminifera test flux in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Siccha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.146 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163121v1</w:t>
+                <w:t xml:space="preserve">hal-03278094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term and small-scale variability in planktic foraminifera test flux in the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Siccha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Khripounoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 291, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03278094v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative reconstruction of sea-surface conditions over the last ∼150 yr in the Beaufort Sea based on dinoflagellate cyst assemblages: the role of large-scale atmospheric circulation patterns</w:t>
               </w:r>
@@ -11621,51 +11621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ledu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (12), pp.5391 - 5406. </w:t>
@@ -11729,64 +11729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon T. Belt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Snape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11850,77 +11850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment delivery and depositional patterns off Adélie Land (East Antarctica) in relation to late Quaternary climatic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Presti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12123,879 +12123,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Particle fluxes and recent sediment accumulation on the Aquitanian margin of Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S Carson</w:t>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans Renssen</w:t>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), pp.1044-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971458v1</w:t>
+                <w:t xml:space="preserve">hal-02959706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene productivity changes off Adélie Land (East Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2008.12.012⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.PA3207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008PA001689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00365237v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle fluxes and recent sediment accumulation on the Aquitanian margin of Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Debenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.11.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 371, pp.20-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02959706v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00365237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene productivity changes off Adélie Land (East Antarctica)</w:t>
+                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien S Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja S Ganeshram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1291 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008PA001689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105667v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic geochemistry of manganese in the Bay of Biscay, and sediment mass accumulation rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hyacinthe</w:t>
+                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-008-0130-6⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (13-14), pp.1291-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278057v1</w:t>
+                <w:t xml:space="preserve">hal-02105668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien S Carson</w:t>
+                <w:t xml:space="preserve">Benthic geochemistry of manganese in the Bay of Biscay, and sediment mass accumulation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hyacinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-008-0130-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105668v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary co-seismic sedimentation in the Sea of Marmara's deep basins</w:t>
               </w:r>
@@ -13020,51 +13020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namik Cagatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13115,90 +13115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary processes in the Thau Lagoon (France): From seasonal to century time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13409,51 +13409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reigstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13502,251 +13502,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine fault scarps in the Sea of Marmara pull-apart (North Anatolian Fault): Implications for seismic hazard in Istanbul</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of dissolved uranium content in the watershed of Seine River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004GC000896⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2004.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112155v1</w:t>
+                <w:t xml:space="preserve">hal-03134132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dissolved uranium content in the watershed of Seine River (France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Submarine fault scarps in the Sea of Marmara pull-apart (North Anatolian Fault): Implications for seismic hazard in Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulsen Uçarkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2004.03.032⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.Q06009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03134132v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-latitude Southern Indian Ocean response to Northern Hemisphere Heinrich events</w:t>
               </w:r>
@@ -13866,51 +13866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle residence times in surface waters over the north-western Iberian Margin: comparison of pre-upwelling and winter periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13982,51 +13982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong seasonality in particle dynamics of north-western Mediterranean surface waters as revealed by 234Th/238U</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14111,51 +14111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in radiochemical and γ-counting procedures for the determination of 234Th in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14202,51 +14202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radium as internal tracer of Mediterranean Outflow Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14331,51 +14331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Legeleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 128 (3-4), pp.545-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14447,51 +14447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Legeleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14555,51 +14555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reevaluation of the oceanic flux of methane: Uncertainties and long term variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 26 (1-4), pp.579-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14645,51 +14645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical cycles of natural radionuclides in Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14740,51 +14740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between 234Th scavenging and zooplankton biomass in Mediterranean surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14861,51 +14861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations en uranium des eaux méditerranéennes de salinités élevées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14975,51 +14975,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 14-Year Multi-sites and High-Frequency Monitoring of Salinity in the Tidal Garonne River (S-W France) Reveals Marked Inter-annual Variability in Marine Intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen K., Guillou S., Gourbesville P., Thiébot J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -15070,51 +15070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernal sedimentation trends in north Norwegian fjords: temporary anomaly in 234Th particulate fluxes related to Phaeocystis pouchetii proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15369,51 +15369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05548567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Boes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Carvajal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Niederst&#228;tter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.70031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104985" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Burkett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Willingham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E Rathburn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.71.4.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhavi Pandey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimanti Biswas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iratcabal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Isabelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bang Kvorning" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Luetzenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Joest Andersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Iris Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1785-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Israde-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaierad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marttiina Rantala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Karlsson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Straneo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Andersen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45694-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747483v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276241v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Olivier-Simonitti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108467" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqian Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Dias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1146877" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pedreros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse &#193;lvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Israde Alcantara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Vega Alay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231151828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galindo Dalto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030242" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ashley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Campagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Gilchrist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5555-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianto Budi Santoso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudrik R Daryono" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Praet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.105863" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuzin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.079" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Walsh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104419" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Torelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lopes de Azevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106589" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedreros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tylmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Namur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Treinen-Crespo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barbara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio A Villaescusa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pearson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101178" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337121v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/yer-2008-14" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis-Yelena Montes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Banegas-Medina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Verleyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083478" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#252;mmerer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Drago" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Magalh&#227;es" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10090731" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087995v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nys" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Harscoat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.548126" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116152" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03094474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN20078" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523159v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guiastrennec-Faugas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva Jacinto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431785v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandily" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miramontes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;ron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106184" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ekblom Johansson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wangner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S Andresen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Nagel St&#248;ren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950431" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cascella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bonomo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pelosi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865600" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Diallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Derriennic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00352" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357289v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Araya-Cornejo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45662.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369667v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2551-2019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357272v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Andreasen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1171-2019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert&#8208;ferrari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC008067" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angelidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.059" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH373VDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357287v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.04.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Dyke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Cordua" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3095" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2018-381" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192660v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lirer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017PA003298" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357278v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edd Garrett" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Fujimura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Riedesel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walstra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752844" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917786v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine&#160;m. Pastor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deltenre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sempoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171131" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104699v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jennings" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Hogan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618788701" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Georgiadis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1991-2018" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104641v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Mamo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.11.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3035-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636297v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Alvarez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nuttin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616687380" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.032" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266709v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Leventer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002785" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603166v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw101" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4205-2016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187415v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fuentes-Cid" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De-Oliveira" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2013.877233" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105559v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7642" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01571132v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130083" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421596v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Diallo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cremer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060154v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarina Weckstr&#246;m" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A. Seidenkrantz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon Kuijpers" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benetti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2014.05.016" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144804v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Vanesa Stupar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garcia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Piovano" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144794v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Garc&#237;a" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2013.11.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ1TFHZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Yam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.009" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F96ZJP1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914321v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G. Collins" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hanhij&#228;rvi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2013.02.012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836081v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kuhnta" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.11.026" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105583v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.07.021" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4PDRP8B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278081v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bolliet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.09.009" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siccha" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.02.004" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCSLM6KF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495048v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durantou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rochon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5391-2012" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105653v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Belt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Snape" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102011000381" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105651v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Presti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Santis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.03.012" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWXR1JSG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755906v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay L. Vare" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R. Manners" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Price" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2010.06.041" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WB3538S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959706v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.11.018" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSJ1BL8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105667v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001689" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278057v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hyacinthe" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-008-0130-6" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M024G853-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00178600v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.031" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia R Benitez-Nelson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Burd" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk Cochran" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2005.10.014" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112155v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pondard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000896" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134132v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2004.03.032" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5XF5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427303v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.032" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127226v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hall" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00027-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G93PMZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111680v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andersen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Marty" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00039-0" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2H8MTX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222214v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2000.88.8.459" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545638v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC03308" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6T221JS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545628v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Legeleux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90169-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHQLCKDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Organo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545620v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(93)90443-9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJHBSZPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843289v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626444v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baker" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buat-M&#233;nard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610723v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-2081-5_1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05548567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Boes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Niederst&#228;tter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.70031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iratcabal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Isabelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Burkett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Willingham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E Rathburn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.71.4.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhavi Pandey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimanti Biswas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bang Kvorning" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Luetzenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Joest Andersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Israde-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaierad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marttiina Rantala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Karlsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Straneo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Andersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45694-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Iris Diallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1785-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747483v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276241v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Olivier-Simonitti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108467" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqian Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Dias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1146877" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pedreros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse &#193;lvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Israde Alcantara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Vega Alay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231151828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galindo Dalto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030242" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ashley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Campagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Gilchrist" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5555-2021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuzin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.079" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianto Budi Santoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudrik R Daryono" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Praet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.105863" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Walsh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104419" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Torelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lopes de Azevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106589" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Treinen-Crespo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barbara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio A Villaescusa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pearson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101178" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedreros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tylmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Namur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337121v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/yer-2008-14" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis-Yelena Montes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Banegas-Medina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Verleyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083478" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116152" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03094474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN20078" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guiastrennec-Faugas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva Jacinto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106143" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Harscoat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.548126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#252;mmerer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Drago" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Magalh&#227;es" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10090731" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ekblom Johansson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wangner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S Andresen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Nagel St&#248;ren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950431" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431785v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandily" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miramontes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;ron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106184" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2551-2019" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Andreasen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1171-2019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert&#8208;ferrari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC008067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357289v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Araya-Cornejo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45662.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357295v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Diallo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Derriennic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00352" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189322v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cascella" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bonomo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pelosi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865600" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angelidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.059" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH373VDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357287v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.04.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Dyke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Cordua" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3095" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2018-381" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192660v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lirer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017PA003298" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357278v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edd Garrett" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Fujimura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Riedesel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walstra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752844" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917786v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine&#160;m. Pastor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deltenre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sempoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171131" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104699v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jennings" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Hogan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618788701" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Georgiadis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1991-2018" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104641v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Mamo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.11.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3035-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636297v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Alvarez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nuttin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616687380" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.032" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266709v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Leventer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002785" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603166v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw101" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4205-2016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01571132v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130083" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105559v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7642" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187415v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fuentes-Cid" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De-Oliveira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2013.877233" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060154v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarina Weckstr&#246;m" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A. Seidenkrantz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon Kuijpers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benetti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2014.05.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421596v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Diallo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cremer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144804v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Vanesa Stupar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garcia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Piovano" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144794v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Garc&#237;a" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2013.11.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ1TFHZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Yam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.009" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F96ZJP1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836081v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kuhnta" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.11.026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914321v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G. Collins" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hanhij&#228;rvi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2013.02.012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105583v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.07.021" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4PDRP8B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278081v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bolliet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.09.009" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278094v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siccha" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.02.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCSLM6KF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495048v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durantou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rochon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5391-2012" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105653v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Belt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Snape" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102011000381" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105651v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Presti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Santis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.03.012" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWXR1JSG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755906v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay L. Vare" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R. Manners" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Price" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2010.06.041" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WB3538S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959706v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.11.018" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSJ1BL8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105667v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001689" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278057v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hyacinthe" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-008-0130-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M024G853-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00178600v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.031" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia R Benitez-Nelson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Burd" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk Cochran" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2005.10.014" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134132v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2004.03.032" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5XF5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112155v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pondard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000896" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427303v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.032" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127226v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hall" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00027-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G93PMZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111680v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andersen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Marty" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00039-0" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2H8MTX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222214v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2000.88.8.459" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545638v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC03308" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6T221JS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545628v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Legeleux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90169-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHQLCKDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Organo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545620v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(93)90443-9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJHBSZPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843289v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626444v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baker" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buat-M&#233;nard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610723v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-2081-5_1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>