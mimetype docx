--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -234,468 +234,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Mid- to Late Holocene human-environments interactions in Cape Corsica (Corsica Island, Western Mediterranean) based on sedimentology, pollen analyses and geochemistry</w:t>
+                <w:t xml:space="preserve">A continuous 500‐year sediment record of inundation by local and distant tsunamis in South‐Central Chile (40.1°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Revelles</w:t>
+                <w:t xml:space="preserve">Evelien Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Matías Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Markus Niederstätter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.104985. </w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dep2.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905963v1</w:t>
+                <w:t xml:space="preserve">hal-05190714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap: oxygen and nutrient budgets in the Loire estuary using a benthic-pelagic box model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour E Boukortt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1000, pp.180446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous 500‐year sediment record of inundation by local and distant tsunamis in South‐Central Chile (40.1°S)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the Mid- to Late Holocene human-environments interactions in Cape Corsica (Corsica Island, Western Mediterranean) based on sedimentology, pollen analyses and geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelien Boes</w:t>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Melnick</w:t>
+                <w:t xml:space="preserve">Jordi Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Carvajal</w:t>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Niederstätter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.104985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dep2.70031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.104985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190714v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of the sedimentary regimes of the Aquitaine margin (Bay of Biscay, France) at the outlet of its main tributaries during the last millennium: a mirror of the North Atlantic and European climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Iratcabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,261 +766,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecology of live bathyal benthic foraminifera on the southern and southeastern Australian Margin</w:t>
+                <w:t xml:space="preserve">Distribution of organic matter and diatom frustules (diversity, flux) along the western Indian continental shelf related to contrasting physicochemical settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Burkett</w:t>
+                <w:t xml:space="preserve">Medhavi Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Willingham</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Haimanti Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Deckker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47894/mpal.71.4.01⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.106940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341193v1</w:t>
+                <w:t xml:space="preserve">hal-05001952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of organic matter and diatom frustules (diversity, flux) along the western Indian continental shelf related to contrasting physicochemical settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ecology of live bathyal benthic foraminifera on the southern and southeastern Australian Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Burkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Willingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medhavi Pandey</w:t>
+                <w:t xml:space="preserve">Anthony E Rathburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haimanti Biswas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Patrick de Deckker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 204, pp.106940. </w:t>
+              <w:t xml:space="preserve">Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4), pp.307-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47894/mpal.71.4.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001952v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryosphere and ocean variability in Kane Basin since the 18th century: insights from two marine multi-proxy records</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Luetzenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorbjørn Joest Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1134,520 +1134,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental significance of kaolinite variability over the last centuries in crater lake sediments from Central Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Israde-Alcántara</w:t>
+                <w:t xml:space="preserve">Mohammed Barhdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Safaierad</w:t>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marttiina Rantala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107211⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 661, pp.122182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288213v1</w:t>
+                <w:t xml:space="preserve">hal-04597801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment discharge from Greenland’s marine-terminating glaciers is linked with surface melt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Andresen</w:t>
+                <w:t xml:space="preserve">Environmental significance of kaolinite variability over the last centuries in crater lake sediments from Central Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanna Karlsson</w:t>
+                <w:t xml:space="preserve">Isabel Israde-Alcántara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiammetta Straneo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reza Safaierad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marttiina Rantala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thorbjørn Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.1332. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.107211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45694-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457917v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia also occurs in small highly turbid estuaries: the example of the Charente (Bay of Biscay)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sediment discharge from Greenland’s marine-terminating glaciers is linked with surface melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanna Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Straneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjørn Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-1785-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45694-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541086v1</w:t>
+                <w:t xml:space="preserve">hal-04457917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hypoxia also occurs in small highly turbid estuaries: the example of the Charente (Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Maillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahima Iris Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 661, pp.122182. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, biogeosciences, 21 (7), pp.1785-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-1785-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597801v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding sediment and carbon accumulation in macrotidal minerogenic saltmarshes for climate resilience</w:t>
               </w:r>
@@ -1761,429 +1761,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an exceptional winter flood on benthic oxygen and nutrient fluxes in a temperate macrotidal estuary: Potential consequences on summer deoxygenation</w:t>
+                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Hulot</w:t>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Metzger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1083377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046714v1</w:t>
+                <w:t xml:space="preserve">hal-04320412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">Multi-annual and multi-decadal evolution of sediment accretion in a saltmarsh of the French Atlantic coast: Implications for carbon sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+                <w:t xml:space="preserve">Laura Olivier-Simonitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Montanes</w:t>
+                <w:t xml:space="preserve">Johanna Jupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.108467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320412v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-annual and multi-decadal evolution of sediment accretion in a saltmarsh of the French Atlantic coast: Implications for carbon sequestration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of an exceptional winter flood on benthic oxygen and nutrient fluxes in a temperate macrotidal estuary: Potential consequences on summer deoxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanna Jupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 293, pp.108467. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1083377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276241v2</w:t>
+                <w:t xml:space="preserve">hal-04046714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Regional coastal deoxygenation and related ecological and biogeochemical modifications in a warming climate</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenxia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuqian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic, tectonic and climate controls on lacustrine sedimentary supplies over the last millenia in NE Chilean Patagonia (Lake Esponja, Aysen, 45°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observations of seasonal bottom water deoxygenation off the Gironde estuary (Bay of Biscay, North East Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisse Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2812,831 +2812,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern relationships between microscopic charcoal in marine sediments and fire regimes on adjacent landmasses to refine the interpretation of marine paleofire records: An Iberian case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Distributions of Surface Sedimentary Organics and Sediment Profile Image Characteristics in a High-Energy Temperate Marine RiOMar: The West Gironde Mud Patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Genet</w:t>
+                <w:t xml:space="preserve">Adriana Galindo Dalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Benthic Biology and Biogeochemistry, 9 (3), pp.242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361007v1</w:t>
+                <w:t xml:space="preserve">hal-03154257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Exploring the use of compound-specific carbon isotopes as a palaeoproductivity proxy off the coast of Adélie Land, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate E. Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+                <w:t xml:space="preserve">Johan Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+                <w:t xml:space="preserve">Philippine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.5555-5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5555-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507163v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modern relationships between microscopic charcoal in marine sediments and fire regimes on adjacent landmasses to refine the interpretation of marine paleofire records: An Iberian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y M Dijkstra</w:t>
+                <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H M Schuttelaars</w:t>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R L Brouwer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hanquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.107148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337078v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+                <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Amon</w:t>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Balzano</w:t>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02978433v3</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distributions of Surface Sedimentary Organics and Sediment Profile Image Characteristics in a High-Energy Temperate Marine RiOMar: The West Gironde Mud Patch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Multidecadal Evolution of the Turbidity Maximum Zone in a Macrotidal River Under Climate and Anthropogenic Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Jalón‐rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y M Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Galindo Dalto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">H M Schuttelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R L Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Benthic Biology and Biogeochemistry, 9 (3), pp.242. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2020JC016273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9030242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020jc016273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154257v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the use of compound-specific carbon isotopes as a palaeoproductivity proxy off the coast of Adélie Land, East Antarctica</w:t>
+                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate E. Ashley</w:t>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
+                <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Etourneau</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Campagne</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Gilchrist</w:t>
+                <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.5555-5571. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5555-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378695v1</w:t>
+                <w:t xml:space="preserve">insu-02978433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment archives reveal irreversible shifts in plankton communities after World War II and agricultural pollution</w:t>
               </w:r>
@@ -3903,51 +3903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first assessment of organic carbon burial in the West Gironde Mud Patch (Bay of Biscay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,325 +4152,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the marine reservoir age in Baja California continental margin sediments using 14C and 210Pb dating</w:t>
+                <w:t xml:space="preserve">Last millennium climate variability of the varved Lake Jeinimeni geochemical record from NE Chilean Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Treinen-Crespo</w:t>
+                <w:t xml:space="preserve">N Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Barbara</w:t>
+                <w:t xml:space="preserve">P Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio A Villaescusa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">D Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Pearson</w:t>
+                <w:t xml:space="preserve">W Tylmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101178⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.107134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337040v1</w:t>
+                <w:t xml:space="preserve">hal-03337100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last millennium climate variability of the varved Lake Jeinimeni geochemical record from NE Chilean Patagonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the marine reservoir age in Baja California continental margin sediments using 14C and 210Pb dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pedreros</w:t>
+                <w:t xml:space="preserve">Christina Treinen-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Alvarez</w:t>
+                <w:t xml:space="preserve">Loïc Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Tylmann</w:t>
+                <w:t xml:space="preserve">Julio A Villaescusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Namur</w:t>
+                <w:t xml:space="preserve">Ann Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 269, pp.107134. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (101178), </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337100v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution temperature and precipitation variability of southwest Anatolia since 1730 CE from Lake Gölcük sedimentary records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkish Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis-Yelena Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Banegas-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,2358 +4632,2362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Offshore Sediment Evidence of the 1755 CE Tsunami (Faro, Portugal): Implications for the Study of Outer Shelf Tsunami Deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van Daele</w:t>
+                <w:t xml:space="preserve">Vincent Kümmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Kissel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Teresa Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Veiga-Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min10090731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987192v1</w:t>
+                <w:t xml:space="preserve">hal-03036218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3800 yr paleoseismic record (Lake Hazar sediments, eastern Turkey): Implications for the East Anatolian Fault seismic cycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116152⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02523162v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variation of trace elements, rare earth elements and Pb isotope ratios in sediment core from Kiel Bay, western Baltic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Vassileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (8), pp.579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN20078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upstream migrating knickpoints and related sedimentary processes in a submarine canyon from a rare 20-year morphobathymetric time-lapse (Capbreton submarine canyon, Bay of Biscay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guiastrennec-Faugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Silva Jacinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hanquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 423, pp.106143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival of ancient marine dinoflagellates using molecular biostimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A 3800 yr paleoseismic record (Lake Hazar sediments, eastern Turkey): Implications for the East Anatolian Fault seismic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lamair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 538, pp.116152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610719v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining Data and Service Centers for Easier Access to Data and Analytical Services: The Strategy of ODATIS as the Gateway to French Marine Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Harscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.548126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087995v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Offshore Sediment Evidence of the 1755 CE Tsunami (Faro, Portugal): Implications for the Study of Outer Shelf Tsunami Deposits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revival of ancient marine dinoflagellates using molecular biostimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Veiga-Pires</w:t>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Silva</w:t>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Magalhães</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.731. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (4), pp.1077-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min10090731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036218v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+                <w:t xml:space="preserve">Streamlining Data and Service Centers for Easier Access to Data and Analytical Services: The Strategy of ODATIS as the Gateway to French Marine Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Gilbert Maudire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Cécile Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Valérie Harscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.548126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-03087995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier and ocean variability in Ata Sund, west Greenland, since 1400 CE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modern sedimentation and geochemical imprints in sediments from the NW Madagascar margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Ekblom Johansson</w:t>
+                <w:t xml:space="preserve">L. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wangner</w:t>
+                <w:t xml:space="preserve">C. Brandily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla S Andresen</w:t>
+                <w:t xml:space="preserve">E. Miramontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jostein Bakke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eivind Nagel Støren</w:t>
+                <w:t xml:space="preserve">M. Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683620950431⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 426, pp.106184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917820v1</w:t>
+                <w:t xml:space="preserve">hal-03431785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern sedimentation and geochemical imprints in sediments from the NW Madagascar margin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Glacier and ocean variability in Ata Sund, west Greenland, since 1400 CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ekblom Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pastor</w:t>
+                <w:t xml:space="preserve">David Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brandily</w:t>
+                <w:t xml:space="preserve">Camilla S Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Miramontes</w:t>
+                <w:t xml:space="preserve">Jostein Bakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Péron</w:t>
+                <w:t xml:space="preserve">Eivind Nagel Støren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 426, pp.106184. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.095968362095043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683620950431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431785v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the efficiency of hypoxia mitigation strategies in an urban, turbid tidal river via a coupled hydro-sedimentary-biogeochemical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Susceptibility of Turbid Estuaries to Hypoxia as a Prerequisite to Designing a Pertinent Monitoring Strategy of Dissolved Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
+                <w:t xml:space="preserve">Iris Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Hervé Derriennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Litrico</w:t>
+                <w:t xml:space="preserve">Hélène Fallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Binet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (11), pp.2551-2564. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (352), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-19-2551-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369667v1</w:t>
+                <w:t xml:space="preserve">hal-02357295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconstruction of warm water inflow to Upernavik Isstrøm since AD 1925 and its relation to glacier retreat</w:t>
+                <w:t xml:space="preserve">Climate variability of the last 2700 years in the Southern Adriatic Sea: Coccolithophore evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Vermassen</w:t>
+                <w:t xml:space="preserve">Antonio Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanna Andreasen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Wangner</w:t>
+                <w:t xml:space="preserve">Sergio Bonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thibault</w:t>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t>
+                <w:t xml:space="preserve">Nicola Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Climate of the Past, 15 (3), pp.1171-1186. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-15-1171-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683619865600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357272v1</w:t>
+                <w:t xml:space="preserve">hal-02189322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene Changes in Erosion Patterns in a Lacustrine Environment: Landscape Stabilization by Volcanic Activity Versus Human Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing the efficiency of hypoxia mitigation strategies in an urban, turbid tidal river via a coupled hydro-sedimentary-biogeochemical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Hubert‐ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
+                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC008067⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (11), pp.2551-2564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-19-2551-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104712v1</w:t>
+                <w:t xml:space="preserve">hal-02369667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A reconstruction of warm water inflow to Upernavik Isstrøm since AD 1925 and its relation to glacier retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Vermassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanna Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wangner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Climate of the Past, 15 (3), pp.1171-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-1171-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01920313v1</w:t>
+                <w:t xml:space="preserve">hal-02357272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing intraplate from megathrust earthquakes using lacustrine turbidites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jasper Moernaut</w:t>
+                <w:t xml:space="preserve">Late Holocene Changes in Erosion Patterns in a Lacustrine Environment: Landscape Stabilization by Volcanic Activity Versus Human Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lamair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Hubert‐ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G45662.1⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC008067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357289v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Susceptibility of Turbid Estuaries to Hypoxia as a Prerequisite to Designing a Pertinent Monitoring Strategy of Dissolved Oxygen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00352⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 407, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357295v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate variability of the last 2700 years in the Southern Adriatic Sea: Coccolithophore evidences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cascella</w:t>
+                <w:t xml:space="preserve">Distinguishing intraplate from megathrust earthquakes using lacustrine turbidites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Bonomo</w:t>
+                <w:t xml:space="preserve">Cristian Araya-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Jalali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">Thomas Pille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Pelosi</w:t>
+                <w:t xml:space="preserve">Kris Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (1), pp.53-64. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.127-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683619865600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G45662.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189322v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment on trace elements in sediment cores from Namibian coast and pollution sources evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Vassileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7059,77 +7063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of diagenetic transformation of continental margin sediments at the Holocene time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7180,90 +7184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating ice‐rafted debris as a proxy for glacier calving in Upernavik Isfjord, NW Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence M Dyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalie Cordua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7314,103 +7318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the efficiency of hypoxia mitigation strategies in an urban, turbid tidal river, using a coupled hydro sedimentary–biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-32. </w:t>
@@ -7442,485 +7446,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deltaic and Coastal Sediments as Recorders of Mediterranean Regional Climate and Human Impact Over the Past Three Millennia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical Nankai-Suruga megathrust earthquakes recorded by tsunami and terrestrial mass movement deposits on the Shirasuka coastal lowlands, Shizuoka Prefecture, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Edd Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Lirer</w:t>
+                <w:t xml:space="preserve">Osamu Fujimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Riedesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Walstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Deforce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017PA003298⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, The Holocene, 28, pp.968-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683617752844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192660v1</w:t>
+                <w:t xml:space="preserve">hal-02357278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Nankai-Suruga megathrust earthquakes recorded by tsunami and terrestrial mass movement deposits on the Shirasuka coastal lowlands, Shizuoka Prefecture, Japan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of hepatic perfusion and hepatocyte function with dynamic gadoxetic acid-enhanced MRI in patients with chronic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Walstra</w:t>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Deforce</w:t>
+                <w:t xml:space="preserve">Jean-Luc Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine m. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deltenre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sempoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683617752844⟩</w:t>
+              <w:t xml:space="preserve">Clinical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (7), pp.813 - 824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/CS20171131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357278v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of hepatic perfusion and hepatocyte function with dynamic gadoxetic acid-enhanced MRI in patients with chronic liver disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine m. Pastor</w:t>
+                <w:t xml:space="preserve">Deltaic and Coastal Sediments as Recorders of Mediterranean Regional Climate and Human Impact Over the Past Three Millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deltenre</w:t>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Sempoux</w:t>
+                <w:t xml:space="preserve">Fabrizio Lirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132 (7), pp.813 - 824. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (6), pp.579-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/CS20171131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2017PA003298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917786v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2000-year record of ocean influence on Jakobshavn Isbræ calving activity, based on marine sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wangner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence M Dyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,77 +7988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic influence of Mt. Fuji on the watershed of Lake Motosu and its impact on the lacustrine sedimentary record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lamair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam El Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,51 +8442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Toucanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.93-100. </w:t>
@@ -8520,103 +8524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future intensification of summer hypoxia in the tidal Garonne River (SW France) simulated by a coupled hydro sedimentary-biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (32), pp.31957-31970. </w:t>
@@ -8648,295 +8652,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification environnementale de guano de salanganes et de chiroptères de Nouvelle-Calédonie. Premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lacustrine record of last millennia eruptions in Northern Chilean Patagonia (45–47°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Wirrmann</w:t>
+                <w:t xml:space="preserve">Denisse Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Sémah</w:t>
+                <w:t xml:space="preserve">Olivier Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boissenin</w:t>
+                <w:t xml:space="preserve">Laurence Nuttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (2), pp.401-412. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (8), pp.1227 - 1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683616687380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631790v1</w:t>
+                <w:t xml:space="preserve">hal-01636297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacustrine record of last millennia eruptions in Northern Chilean Patagonia (45–47°S)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signification environnementale de guano de salanganes et de chiroptères de Nouvelle-Calédonie. Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denisse Alvarez</w:t>
+                <w:t xml:space="preserve">Denis Wirrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Namur</w:t>
+                <w:t xml:space="preserve">Anne-Marie Sémah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nuttin</w:t>
+                <w:t xml:space="preserve">Mélanie Boissenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (8), pp.1227 - 1251. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.401-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683616687380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636297v1</w:t>
+                <w:t xml:space="preserve">hal-01631790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur diagenesis under rapid accumulation of organic-rich sediments in a marine mangrove from Guadeloupe (French West Indies)</w:t>
               </w:r>
@@ -9050,485 +9054,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea surface temperature variability in the North Western Mediterranean Sea (Gulf of Lion) during the Common Era</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassem Jalali</w:t>
+                <w:t xml:space="preserve">Historical records from dated sediment cores reveal the multidecadal dynamic of the toxic dinoflagellate Alexandrium minutum in the Bay of Brest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Klouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belen Martrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+                <w:t xml:space="preserve">Mickaël Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.032⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (7), pp.fiw101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386646v1</w:t>
+                <w:t xml:space="preserve">hal-03603166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental responses of the Northeast Antarctic Peninsula to the Holocene climate variability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sea surface temperature variability in the North Western Mediterranean Sea (Gulf of Lion) during the Common Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Martrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Etourneau</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015PA002785⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 456, pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266709v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical records from dated sediment cores reveal the multidecadal dynamic of the toxic dinoflagellate Alexandrium minutum in the Bay of Brest (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Environmental responses of the Northeast Antarctic Peninsula to the Holocene climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Leventer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92 (7), pp.fiw101. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.131-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015PA002785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603166v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary response to sea ice and atmospheric variability over the instrumental period off Adélie Land, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9605,64 +9609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the turbidity maximum zone in the Loire Estuary (France) based on a long-term, high-resolution and high-frequency monitoring network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jalón-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9703,429 +9707,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03678731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine Earthquake History of the Çınarcık Segment of the North Anatolian Fault in the Marmara Sea, Turkey</w:t>
+                <w:t xml:space="preserve">Leaf litter degradation in highly turbid transitional waters: preliminary results from litter-bag experiments in the Gironde Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Drab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinez</w:t>
+                <w:t xml:space="preserve">Ana Fuentes-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carlut</w:t>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Etcheber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric De-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120130083⟩</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 27 (n° 1), pp. 60-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.2013.877233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01571132v1</w:t>
+                <w:t xml:space="preserve">hal-01187415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial ice and atmospheric forcing on the Mertz Glacier Polynya over the past 250 years</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Submarine Earthquake History of the Çınarcık Segment of the North Anatolian Fault in the Marmara Sea, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Drab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (2A), pp.622-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120130083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105559v1</w:t>
+                <w:t xml:space="preserve">insu-01571132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf litter degradation in highly turbid transitional waters: preliminary results from litter-bag experiments in the Gironde Estuary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Etcheber</w:t>
+                <w:t xml:space="preserve">Glacial ice and atmospheric forcing on the Mertz Glacier Polynya over the past 250 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric De-Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aldo Sottolichio</w:t>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 27 (n° 1), pp. 60-66. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09853111.2013.877233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187415v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labrador current variability over the last 2000 years</w:t>
               </w:r>
@@ -10245,51 +10249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent sediment transport and deposition in the Cap-Ferret Canyon, South-East margin of Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,298 +10377,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Hg-bearing phases and fluxes in the sedimentary record of laguna del Plata, central Argentina</w:t>
+                <w:t xml:space="preserve">Historical mercury trends recorded in sediments from the Laguna del Plata, Córdoba, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohana Vanesa Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Garcia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">María Gabriela García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Ciencias Geológicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (3), pp.353-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemer.2013.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144804v1</w:t>
+                <w:t xml:space="preserve">hal-01144794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical mercury trends recorded in sediments from the Laguna del Plata, Córdoba, Argentina</w:t>
+                <w:t xml:space="preserve">Identification of Hg-bearing phases and fluxes in the sedimentary record of laguna del Plata, central Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohana Vanesa Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Mexicana de Ciencias Geológicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.104-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemer.2013.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01144794v1</w:t>
+                <w:t xml:space="preserve">hal-01144804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene glacial discharge fluctuations and recent instability in East Antarctica</w:t>
               </w:r>
@@ -10676,77 +10680,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Yam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 394, pp.38-47. </w:t>
@@ -10822,51 +10826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Kuhnta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11060,77 +11064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatoms and biomarkers evidence for major changes in sea ice conditions prior the instrumental period in Antarctic Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11215,51 +11219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11300,290 +11304,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term and small-scale variability in planktic foraminifera test flux in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Siccha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Khripounoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 291, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278094v1</w:t>
+                <w:t xml:space="preserve">hal-02163121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term and small-scale variability in planktic foraminifera test flux in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Khripounoff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Siccha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.146 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163121v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative reconstruction of sea-surface conditions over the last ∼150 yr in the Beaufort Sea based on dinoflagellate cyst assemblages: the role of large-scale atmospheric circulation patterns</w:t>
               </w:r>
@@ -11621,51 +11625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ledu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (12), pp.5391 - 5406. </w:t>
@@ -11729,64 +11733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon T. Belt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Snape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11850,77 +11854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment delivery and depositional patterns off Adélie Land (East Antarctica) in relation to late Quaternary climatic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Presti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12123,715 +12127,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle fluxes and recent sediment accumulation on the Aquitanian margin of Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Damien S Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.11.018⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1291 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959706v1</w:t>
+                <w:t xml:space="preserve">hal-04971458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene productivity changes off Adélie Land (East Antarctica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien S Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja S Ganeshram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.PA3207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008PA001689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle fluxes and recent sediment accumulation on the Aquitanian margin of Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2008.12.012⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), pp.1044-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2008.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00365237v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of the mode of macrofauna-mediated bioturbation on the vertical distribution of living benthic foraminifera : first insight from axial tomodensitometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Debenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 371, pp.20-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04971458v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00365237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien S Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja S Ganeshram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (13-14), pp.1291-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -12848,51 +12852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic geochemistry of manganese in the Bay of Biscay, and sediment mass accumulation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13115,51 +13119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary processes in the Thau Lagoon (France): From seasonal to century time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13409,51 +13413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reigstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13502,251 +13506,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dissolved uranium content in the watershed of Seine River (France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Submarine fault scarps in the Sea of Marmara pull-apart (North Anatolian Fault): Implications for seismic hazard in Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulsen Uçarkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2004.03.032⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.Q06009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134132v1</w:t>
+                <w:t xml:space="preserve">hal-00112155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine fault scarps in the Sea of Marmara pull-apart (North Anatolian Fault): Implications for seismic hazard in Istanbul</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of dissolved uranium content in the watershed of Seine River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2004.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GC000896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00112155v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-latitude Southern Indian Ocean response to Northern Hemisphere Heinrich events</w:t>
               </w:r>
@@ -13866,51 +13870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle residence times in surface waters over the north-western Iberian Margin: comparison of pre-upwelling and winter periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13982,51 +13986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong seasonality in particle dynamics of north-western Mediterranean surface waters as revealed by 234Th/238U</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14111,51 +14115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in radiochemical and γ-counting procedures for the determination of 234Th in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14202,51 +14206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radium as internal tracer of Mediterranean Outflow Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14331,51 +14335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Legeleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 128 (3-4), pp.545-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14447,51 +14451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Legeleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14555,51 +14559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reevaluation of the oceanic flux of methane: Uncertainties and long term variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 26 (1-4), pp.579-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14645,51 +14649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical cycles of natural radionuclides in Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14740,51 +14744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between 234Th scavenging and zooplankton biomass in Mediterranean surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14861,51 +14865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations en uranium des eaux méditerranéennes de salinités élevées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14975,51 +14979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 14-Year Multi-sites and High-Frequency Monitoring of Salinity in the Tidal Garonne River (S-W France) Reveals Marked Inter-annual Variability in Marine Intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen K., Guillou S., Gourbesville P., Thiébot J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -15070,51 +15074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernal sedimentation trends in north Norwegian fjords: temporary anomaly in 234Th particulate fluxes related to Phaeocystis pouchetii proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15369,51 +15373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05548567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Boes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Niederst&#228;tter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.70031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iratcabal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Isabelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Burkett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Willingham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E Rathburn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.71.4.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhavi Pandey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimanti Biswas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bang Kvorning" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Luetzenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Joest Andersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Israde-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaierad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marttiina Rantala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Karlsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Straneo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Andersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45694-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Iris Diallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1785-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747483v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276241v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Olivier-Simonitti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108467" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqian Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Dias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1146877" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pedreros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse &#193;lvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Israde Alcantara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Vega Alay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231151828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galindo Dalto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030242" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ashley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Campagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Gilchrist" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5555-2021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuzin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.079" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianto Budi Santoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudrik R Daryono" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Praet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.105863" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Walsh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104419" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Torelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lopes de Azevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106589" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Treinen-Crespo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barbara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio A Villaescusa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pearson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101178" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedreros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tylmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Namur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337121v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/yer-2008-14" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis-Yelena Montes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Banegas-Medina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Verleyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083478" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116152" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03094474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN20078" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guiastrennec-Faugas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva Jacinto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106143" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610719v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Harscoat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.548126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#252;mmerer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Drago" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Magalh&#227;es" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10090731" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ekblom Johansson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wangner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S Andresen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Nagel St&#248;ren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950431" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431785v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandily" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miramontes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;ron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106184" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369667v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2551-2019" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Andreasen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1171-2019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104712v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert&#8208;ferrari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC008067" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357289v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Araya-Cornejo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45662.1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357295v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Diallo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Derriennic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00352" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189322v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cascella" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bonomo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pelosi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865600" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angelidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.059" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH373VDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357287v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.04.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Dyke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Cordua" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3095" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2018-381" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192660v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lirer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017PA003298" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357278v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edd Garrett" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Fujimura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Riedesel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walstra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752844" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917786v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine&#160;m. Pastor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deltenre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sempoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171131" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104699v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jennings" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Hogan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618788701" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Georgiadis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1991-2018" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104641v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Mamo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.11.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3035-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636297v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Alvarez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nuttin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616687380" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386646v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martrat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.032" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266709v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Leventer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002785" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603166v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw101" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4205-2016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01571132v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130083" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105559v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7642" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187415v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fuentes-Cid" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De-Oliveira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2013.877233" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060154v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarina Weckstr&#246;m" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A. Seidenkrantz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon Kuijpers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benetti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2014.05.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421596v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Diallo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cremer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144804v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Vanesa Stupar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garcia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Piovano" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144794v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Garc&#237;a" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2013.11.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ1TFHZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Yam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.009" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F96ZJP1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836081v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kuhnta" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.11.026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914321v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G. Collins" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hanhij&#228;rvi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2013.02.012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105583v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.07.021" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4PDRP8B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278081v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bolliet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.09.009" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278094v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siccha" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.02.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCSLM6KF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495048v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durantou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rochon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5391-2012" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105653v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Belt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Snape" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102011000381" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105651v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Presti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Santis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.03.012" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWXR1JSG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755906v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay L. Vare" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R. Manners" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Price" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2010.06.041" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WB3538S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959706v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.11.018" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSJ1BL8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105667v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001689" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278057v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hyacinthe" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-008-0130-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M024G853-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00178600v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.031" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia R Benitez-Nelson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Burd" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk Cochran" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2005.10.014" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134132v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2004.03.032" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5XF5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112155v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pondard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000896" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427303v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.032" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127226v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hall" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00027-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G93PMZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111680v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andersen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Marty" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00039-0" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2H8MTX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222214v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2000.88.8.459" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545638v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC03308" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6T221JS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545628v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Legeleux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90169-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHQLCKDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Organo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545620v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(93)90443-9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJHBSZPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843289v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626444v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baker" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buat-M&#233;nard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610723v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-2081-5_1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05548567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Boes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Carvajal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Niederst&#228;tter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.70031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.104985" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iratcabal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Isabelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhavi Pandey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimanti Biswas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Burkett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Willingham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E Rathburn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Deckker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47894/mpal.71.4.01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bang Kvorning" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Luetzenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Joest Andersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Israde-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaierad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marttiina Rantala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Karlsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Straneo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Andersen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45694-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Iris Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1785-2024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747483v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276241v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Olivier-Simonitti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108467" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuqian Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Dias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1146877" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pedreros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse &#193;lvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Israde Alcantara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Vega Alay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231151828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam El Ouahabi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galindo Dalto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030242" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Ashley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Campagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Gilchrist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5555-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jal&#243;n&#8208;rojas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Dijkstra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Schuttelaars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L Brouwer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016273" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuzin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.079" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianto Budi Santoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudrik R Daryono" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Praet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.105863" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Walsh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104419" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Torelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kohler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lopes de Azevedo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106589" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pedreros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Tylmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Namur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Treinen-Crespo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barbara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio A Villaescusa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pearson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101178" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337121v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/yer-2008-14" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis-Yelena Montes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Banegas-Medina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Verleyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083478" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#252;mmerer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Drago" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veiga-Pires" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Magalh&#227;es" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10090731" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03094474v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN20078" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guiastrennec-Faugas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silva Jacinto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106143" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523162v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lamair" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116152" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610719v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087995v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Maudire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nys" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Harscoat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.548126" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431785v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandily" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miramontes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;ron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106184" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ekblom Johansson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wangner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S Andresen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Nagel St&#248;ren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950431" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Diallo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Derriennic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fallou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00352" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189322v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cascella" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bonomo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pelosi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865600" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2551-2019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Andreasen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thibault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1171-2019" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert&#8208;ferrari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC008067" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Araya-Cornejo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pille" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45662.1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angelidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.059" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH373VDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357287v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.04.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M Dyke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Cordua" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3095" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2018-381" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357278v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edd Garrett" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Fujimura" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Riedesel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Walstra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752844" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917786v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine&#160;m. Pastor" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deltenre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sempoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171131" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192660v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lirer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017PA003298" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104699v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jennings" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Hogan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618788701" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791158v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Georgiadis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1991-2018" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104641v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Mamo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Toucanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.11.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3035-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636297v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Alvarez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nuttin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616687380" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386646v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martrat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.032" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266709v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Leventer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002785" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4205-2016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187415v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fuentes-Cid" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De-Oliveira" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2013.877233" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01571132v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Drab" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130083" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105559v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7642" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060154v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarina Weckstr&#246;m" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A. Seidenkrantz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon Kuijpers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benetti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2014.05.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421596v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Diallo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Mart&#237;n" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cremer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.06.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144794v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Vanesa Stupar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Garc&#237;a" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Piovano" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2013.11.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ1TFHZ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144804v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garcia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Yam" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.009" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F96ZJP1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836081v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kuhnta" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.11.026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914321v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis G. Collins" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hanhij&#228;rvi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2013.02.012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105583v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.07.021" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4PDRP8B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278081v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bolliet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.09.009" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Siccha" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.02.004" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCSLM6KF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495048v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durantou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rochon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ledu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5391-2012" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105653v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Belt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Snape" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102011000381" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105651v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Presti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Santis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.03.012" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWXR1JSG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755906v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay L. Vare" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley R. Manners" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Price" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2010.06.041" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WB3538S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105667v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001689" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959706v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.11.018" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSJ1BL8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00365237v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Debenay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2008.12.012" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278057v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hyacinthe" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-008-0130-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M024G853-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00178600v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.031" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315640v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouanneau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weber" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia R Benitez-Nelson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Burd" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kirk Cochran" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2005.10.014" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524725v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reigstad" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112155v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pondard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000896" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134132v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2004.03.032" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5XF5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427303v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.032" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127226v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hall" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00027-1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G93PMZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111680v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andersen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Marty" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00039-0" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C2H8MTX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222214v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2000.88.8.459" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545638v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC03308" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6T221JS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545628v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Legeleux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90169-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHQLCKDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Organo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545620v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-6535(93)90443-9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJHBSZPJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843289v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivat" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626444v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baker" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buat-M&#233;nard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610723v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-15-2081-5_1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188420v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wassmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Stefels" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6214-8_17" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>