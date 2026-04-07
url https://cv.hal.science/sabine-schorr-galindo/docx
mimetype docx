--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,1181 +100,1181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+                <w:t xml:space="preserve">Resilience to Climate Change by Biocontrol Yeasts Against Ochratoxin A Production in Robusta Coffee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Claudia López-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Tagro Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins17030110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+                <w:t xml:space="preserve">hal-05413296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience to Climate Change by Biocontrol Yeasts Against Ochratoxin A Production in Robusta Coffee</w:t>
+                <w:t xml:space="preserve">Routine LC-MS/MS method for quantifying Alternaria toxins in tomatoes at harvest stage and during processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia López-Rodríguez</w:t>
+                <w:t xml:space="preserve">Léna Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
+                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlie Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tagro Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins17030110⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (6), pp.774-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2025.2499001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413296v1</w:t>
+                <w:t xml:space="preserve">hal-05383492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine LC-MS/MS method for quantifying Alternaria toxins in tomatoes at harvest stage and during processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Dole</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Durand</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Poss</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gousselot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Strub</w:t>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (6), pp.774-785. </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2025.2499001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383492v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of yeast interactions on the fermentation process and aroma production in synthetic cocoa pulp vs. real mucilage media</w:t>
+                <w:t xml:space="preserve">Biocontrol activities of yeasts or lactic acid bacteria isolated from Robusta coffee against Aspergillus carbonarius growth and ochratoxin A production in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Besançon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Lebrun</w:t>
+                <w:t xml:space="preserve">Claudia Lopez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation10120662⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 415, pp.110638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182891v1</w:t>
+                <w:t xml:space="preserve">hal-05183078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol activities of yeasts or lactic acid bacteria isolated from Robusta coffee against Aspergillus carbonarius growth and ochratoxin A production in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Lopez Rodríguez</w:t>
+                <w:t xml:space="preserve">Modulation of Growth and Mycotoxigenic Potential of Pineapple Fruitlet Core Rot Pathogens during In Vitro Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vignassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Strub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noël Durand</w:t>
+                <w:t xml:space="preserve">Charlie Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110638⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16080344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183078v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Growth and Mycotoxigenic Potential of Pineapple Fruitlet Core Rot Pathogens during In Vitro Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Long-Term Storage on the Epiphytic Microbiome of Postharvest Apples and on Penicillium expansum Occurrence and Patulin Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vignassa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (8), pp.344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16080344⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16020102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095090v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Long-Term Storage on the Epiphytic Microbiome of Postharvest Apples and on Penicillium expansum Occurrence and Patulin Accumulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reduction in Ochratoxin A Occurrence in Coffee: From Good Practices to Biocontrol Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia López-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16020102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (8), pp.590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof10080590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743688v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in Ochratoxin A Occurrence in Coffee: From Good Practices to Biocontrol Agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angélique Fontana</w:t>
+                <w:t xml:space="preserve">Influence of yeast interactions on the fermentation process and aroma production in synthetic cocoa pulp vs. real mucilage media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Lorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Kouame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Grabulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+                <w:t xml:space="preserve">Marc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (8), pp.590. </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (12), pp.662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof10080590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation10120662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426498v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of post-harvest management practices on the mycobiome and ochratoxin A contamination of differently processed Robusta coffees from Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lopez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 206, pp.112573. </w:t>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal and antimycotoxic activities of 3 essential oils against 3 mycotoxinogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Chelaghema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Hernández-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.111805. </w:t>
@@ -1699,1047 +1699,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomes of the interaction between Fusarium verticillioides and a Streptomyces strain reveal the fungal defense strategy under the pressure of a potential biocontrol agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocontrol agents reduce progression and mycotoxin production of Fusarium graminearum in spikelets and straws of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Constancias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noël Durand</w:t>
+                <w:t xml:space="preserve">Noel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (2), pp.78-88. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2019.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins13090597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177394v1</w:t>
+                <w:t xml:space="preserve">hal-05177654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol agents reduce progression and mycotoxin production of Fusarium graminearum in spikelets and straws of wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
+                <w:t xml:space="preserve">Benjamin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+                <w:t xml:space="preserve">Hugues Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.597. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13090597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177654v1</w:t>
+                <w:t xml:space="preserve">hal-03938401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aspergillus flavus growth inhibition and aflatoxin B1 decontamination by Streptomyces isolates and their metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ixchel Campos-Avelar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Guichard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13050340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938401v1</w:t>
+                <w:t xml:space="preserve">hal-05177390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus flavus growth inhibition and aflatoxin B1 decontamination by Streptomyces isolates and their metabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martinez</w:t>
+                <w:t xml:space="preserve">New Isolated Metschnikowia pulcherrima Strains from Apples for Postharvest Biocontrol of Penicillium expansum and Patulin Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Settier-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracia López-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Hernández-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13050340⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13060397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177390v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Isolated Metschnikowia pulcherrima Strains from Apples for Postharvest Biocontrol of Penicillium expansum and Patulin Accumulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Strub</w:t>
+                <w:t xml:space="preserve">Pineapple mycobiome related to fruitlet core rot occurrence and the influence of fungal species dispersion patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vignassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.397. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13060397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7030175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454661v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pineapple mycobiome related to fruitlet core rot occurrence and the influence of fungal species dispersion patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+                <w:t xml:space="preserve">Biocontrol agents: Toolbox for the screening of weapons against mycotoxigenic Fusarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7 (3), pp.175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7030175⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 7 (6), 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7060446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177322v1</w:t>
+                <w:t xml:space="preserve">hal-05177392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol agents: Toolbox for the screening of weapons against mycotoxigenic Fusarium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Transcriptomes of the interaction between Fusarium verticillioides and a Streptomyces strain reveal the fungal defense strategy under the pressure of a potential biocontrol agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (6), 30 p. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (2), pp.78-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7060446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177392v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial biocontrol agents reveal contrasting comportments against two mycotoxigenic fungi in cereals: Fusarium Graminearum and Fusarium Verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foutana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.152. </w:t>
@@ -2911,103 +2911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of in vitro interaction between Fusarium verticillioides and Streptomyces sp. using metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Microbiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (2), pp.303-314. </w:t>
@@ -3058,90 +3058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry-based detection and risk assessment of mycotoxin contamination of 'kankankan' used for roasted meat consumption in Abidjan, Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Elysée Yapo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angora Rémi Constant Ahoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants. Part A. Chemistry, Analysis, Control, Exposure and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (9), pp.1564-1578. </w:t>
@@ -3179,103 +3179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing ochratoxin a contamination through the use of actinobacteria and their active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Campos-Avelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (5), pp.296. </w:t>
@@ -3307,559 +3307,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimycotoxin LC-MS/MS analysis in pearl millet (Pennisetum glaucum) from Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coumaroyl-isocitric and caffeoyl-isocitric acids as markers of pineapple fruitlet core rot disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Houissa</w:t>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Lasram</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106738⟩</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/th2019/74.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487588v1</w:t>
+                <w:t xml:space="preserve">hal-05173753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coumaroyl-isocitric and caffeoyl-isocitric acids as markers of pineapple fruitlet core rot disease</w:t>
+                <w:t xml:space="preserve">An Imaging Approach to Identify Mechanisms of Resistance to Pineapple Fruitlet Core Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/th2019/74.1.2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173753v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation and quantification of the ochratoxin A producers Aspergillus ochraceus and Aspergillus westerdijkiae using PCR-DGGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Leonor Suárez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (2), pp.158-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jobm.201800172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Imaging Approach to Identify Mechanisms of Resistance to Pineapple Fruitlet Core Rot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+                <w:t xml:space="preserve">Multimycotoxin LC-MS/MS analysis in pearl millet (Pennisetum glaucum) from Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Houissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lartaud</w:t>
+                <w:t xml:space="preserve">Michael Sulyok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Bojan Šarkanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1065. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.106738 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439975v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of neutral lipids from microalgae by HPLC-ELSD and APCI-MS/MS.</w:t>
               </w:r>
@@ -4524,51 +4524,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
@@ -4600,97 +4600,97 @@
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04171498v1</w:t>
+                <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
@@ -4722,73 +4722,73 @@
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04350896v1</w:t>
+                <w:t xml:space="preserve">anses-04171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à un document d’appui aux lignes directrices de l’arrêté du 7 mars 2011 relatives à l’évaluation de l'efficacité antimicrobienne des auxiliaires technologiques utilisés comme agents de décontamination des denrées d’origine végétale</w:t>
               </w:r>
@@ -4896,103 +4896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5134,1125 +5134,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04342509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à la représentativité de l’échantillonnage pour la recherche d’histamine dans les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2021-SA-0021, Anses. 2022, 38 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04026020v1</w:t>
+                <w:t xml:space="preserve">anses-03889040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques relatifs aux mesures de décontamination et de gestion des sous-produits animaux lors des cas de botulisme bovin et aviaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">anses-04026651v1</w:t>
+                <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0114, Anses. 2022, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03889040v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03922620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Hilaire</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0114, Anses. 2022, 101 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03922620v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03922759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Analyse comparative des avis de l’Anses et de l’EFSA relatifs aux demandes d’autorisation de mise sur le marché de plantes génétiquement modifiées au titre du règlement (CE) n° 1829/2003 - Identification, description et analyse des sources d’écart entre les avis formulés par l’Anses au cours du processus décisionnel européen et les avis adoptés par l’EFSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0063, Anses. 2022, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04027039v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04021935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Atgié</w:t>
+                <w:t xml:space="preserve">Avis relatif à la représentativité de l’échantillonnage pour la recherche d’histamine dans les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2021-SA-0021, Anses. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03922759v1</w:t>
+                <w:t xml:space="preserve">anses-04026020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des avis de l’Anses et de l’EFSA relatifs aux demandes d’autorisation de mise sur le marché de plantes génétiquement modifiées au titre du règlement (CE) n° 1829/2003 - Identification, description et analyse des sources d’écart entre les avis formulés par l’Anses au cours du processus décisionnel européen et les avis adoptés par l’EFSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des risques relatifs aux mesures de décontamination et de gestion des sous-produits animaux lors des cas de botulisme bovin et aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Guillou</w:t>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0063, Anses. 2022, 84 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0113, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04021935v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04026651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium botulinum : mise à jour des connaissances sur les différentes formes des types C, D, mosaïque C/D et D/C et E</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Meurens</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisines n°2019-SA-0112 (filière bovine); n° 2019-SA-0113 (nettoyage et désinfection); n° 2019-SA-0114 (filière avicole); n° 2019-SA-0115 (faune sauvage), Anses. 2021, 171 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03674557v1</w:t>
+                <w:t xml:space="preserve">anses-03792909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+                <w:t xml:space="preserve">Clostridium botulinum : mise à jour des connaissances sur les différentes formes des types C, D, mosaïque C/D et D/C et E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Hilaire</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
+              <w:t xml:space="preserve">[0] Saisines n°2019-SA-0112 (filière bovine); n° 2019-SA-0113 (nettoyage et désinfection); n° 2019-SA-0114 (filière avicole); n° 2019-SA-0115 (faune sauvage), Anses. 2021, 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03792909v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03674557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes dès la ménopause et les hommes de plus de 65 ans</w:t>
               </w:r>
@@ -6726,103 +6726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du 16 décembre 2016 révisé le 14 mars 2017 de l’Anses relatif à la contamination de produits de charcuterie crue par Trichinella spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2016-SA-0040, Anses. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6919,51 +6919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7050,90 +7050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of mycotoxigenic fungi by Lactic Acid Bacteria and Yeasts in coffee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagro Simplice Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEF, Jun 2023, Nantes, France. pp.113</w:t>
@@ -7214,51 +7214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lechaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on postharvest pathology: Next generation innovation and commercial solutions for postharvest pathology to reduce losses, enhance quality, and ensure product safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS; IHSM, May 2017, Kruger National Park, South Africa. pp.151-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7305,90 +7305,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic activity of soil actinobacteria to control fungal pathogens and mycotoxins risk on wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Campos Avelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
@@ -7417,90 +7417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of fusariotoxins: Strategy of BCA development from a rationalized screening to deciphering mecanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7695,51 +7695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Rayudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7764,352 +7764,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 1</w:t>
+                <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh C. Ray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sorli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, 1, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003035817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177609v1</w:t>
+                <w:t xml:space="preserve">hal-03553436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I</w:t>
+                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh C. Ray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, 276 p., 2021, Food Biology Series, 978-1-032-00837-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003035817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03553436v1</w:t>
+                <w:t xml:space="preserve">hal-05178973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 2</w:t>
+                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh C. Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CRC Press, 276 p., 2021, Food Biology Series, 978-1-032-00837-0</w:t>
+              <w:t xml:space="preserve">CRC Press, 324 p., 2021, Food Biology Series, 978-0-367-42209-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178973v1</w:t>
+                <w:t xml:space="preserve">hal-05177609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8127,77 +8127,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of fusariotoxins: strategy of BCA development from a rationalized screening to deciphering mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,51 +8421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05413296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Verheecke-Vaessen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gousselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2499001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Besan&#231;on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vignassa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16080344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05426498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10080590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2023.112573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chelaghema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mamouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03115-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Settier-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hern&#225;ndez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111805" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmeth Tidiane Dieye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Anh Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.11.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos-Avelar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13060397" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foutana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Grassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ragot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050339" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00725-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Elys&#233;e Yapo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angora R&#233;mi Constant Ahoua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2020.1784468" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487588v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Houissa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Lasram" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#352;arkanj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2019/74.1.2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Leonor Su&#225;rez-Quiroz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201800172" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01065" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazals" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gunata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malinge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2S41RSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachoupakan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baccou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PC5HFZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colomb-Cotinat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillippi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1323.23" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos Avelar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana-Tachon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Rayudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Ray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003035817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05413296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Verheecke-Vaessen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gousselot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2499001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110638" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vignassa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16080344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05426498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10080590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Besan&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120662" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2023.112573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chelaghema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mamouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03115-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Settier-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hern&#225;ndez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111805" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmeth Tidiane Dieye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos-Avelar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13060397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Anh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foutana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Grassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ragot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050339" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00725-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Elys&#233;e Yapo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angora R&#233;mi Constant Ahoua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2020.1784468" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2019/74.1.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Leonor Su&#225;rez-Quiroz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201800172" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Houissa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Lasram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#352;arkanj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106738" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazals" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gunata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malinge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2S41RSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachoupakan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baccou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PC5HFZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colomb-Cotinat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillippi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1323.23" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos Avelar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana-Tachon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Rayudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Ray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003035817" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178973v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>