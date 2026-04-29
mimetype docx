--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol activities of yeasts or lactic acid bacteria isolated from Robusta coffee against Aspergillus carbonarius growth and ochratoxin A production in vitro</w:t>
+                <w:t xml:space="preserve">Modulation of Growth and Mycotoxigenic Potential of Pineapple Fruitlet Core Rot Pathogens during In Vitro Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lopez Rodríguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
+                <w:t xml:space="preserve">Manon Vignassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110638⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16080344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183078v1</w:t>
+                <w:t xml:space="preserve">hal-05095090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Growth and Mycotoxigenic Potential of Pineapple Fruitlet Core Rot Pathogens during In Vitro Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Soria</w:t>
+                <w:t xml:space="preserve">Biocontrol activities of yeasts or lactic acid bacteria isolated from Robusta coffee against Aspergillus carbonarius growth and ochratoxin A production in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lopez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (8), pp.344. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 415, pp.110638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins16080344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095090v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Long-Term Storage on the Epiphytic Microbiome of Postharvest Apples and on Penicillium expansum Occurrence and Patulin Accumulation</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of post-harvest management practices on the mycobiome and ochratoxin A contamination of differently processed Robusta coffees from Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lopez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1699,295 +1699,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol agents reduce progression and mycotoxin production of Fusarium graminearum in spikelets and straws of wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Benjamin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+                <w:t xml:space="preserve">Hugues Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13090597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177654v1</w:t>
+                <w:t xml:space="preserve">hal-03938401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Durand</w:t>
+                <w:t xml:space="preserve">Biocontrol agents reduce progression and mycotoxin production of Fusarium graminearum in spikelets and straws of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guibert</w:t>
+                <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Guichard</w:t>
+                <w:t xml:space="preserve">Noel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins13090597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938401v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillus flavus growth inhibition and aflatoxin B1 decontamination by Streptomyces isolates and their metabolites</w:t>
               </w:r>
@@ -2241,90 +2241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pineapple mycobiome related to fruitlet core rot occurrence and the influence of fungal species dispersion patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vignassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,64 +2375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol agents: Toolbox for the screening of weapons against mycotoxigenic Fusarium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,51 +2522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomes of the interaction between Fusarium verticillioides and a Streptomyces strain reveal the fungal defense strategy under the pressure of a potential biocontrol agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,64 +2643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial biocontrol agents reveal contrasting comportments against two mycotoxigenic fungi in cereals: Fusarium Graminearum and Fusarium Verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,827 +2905,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of in vitro interaction between Fusarium verticillioides and Streptomyces sp. using metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong-Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Mass spectrometry-based detection and risk assessment of mycotoxin contamination of 'kankankan' used for roasted meat consumption in Abidjan, Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Elysée Yapo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Angora Rémi Constant Ahoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Microbiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (2), pp.303-314. </w:t>
+              <w:t xml:space="preserve">Food Additives and Contaminants. Part A. Chemistry, Analysis, Control, Exposure and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.1564-1578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12223-019-00725-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2020.1784468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134160v1</w:t>
+                <w:t xml:space="preserve">hal-05176841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry-based detection and risk assessment of mycotoxin contamination of 'kankankan' used for roasted meat consumption in Abidjan, Côte d'Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing ochratoxin a contamination through the use of actinobacteria and their active molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ixchel Campos-Avelar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Elysée Yapo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+                <w:t xml:space="preserve">Blandine Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Additives and Contaminants. Part A. Chemistry, Analysis, Control, Exposure and Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2020.1784468⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12050296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176841v1</w:t>
+                <w:t xml:space="preserve">hal-05176840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing ochratoxin a contamination through the use of actinobacteria and their active molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noel Durand</w:t>
+                <w:t xml:space="preserve">Study of in vitro interaction between Fusarium verticillioides and Streptomyces sp. using metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Fay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martinez</w:t>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.296. </w:t>
+              <w:t xml:space="preserve">Folia Microbiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.303-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12050296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12223-019-00725-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176840v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coumaroyl-isocitric and caffeoyl-isocitric acids as markers of pineapple fruitlet core rot disease</w:t>
+                <w:t xml:space="preserve">An Imaging Approach to Identify Mechanisms of Resistance to Pineapple Fruitlet Core Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/th2019/74.1.2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173753v1</w:t>
+                <w:t xml:space="preserve">hal-02439975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Imaging Approach to Identify Mechanisms of Resistance to Pineapple Fruitlet Core Rot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lartaud</w:t>
+                <w:t xml:space="preserve">Differentiation and quantification of the ochratoxin A producers Aspergillus ochraceus and Aspergillus westerdijkiae using PCR-DGGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Mirna Leonor Suárez-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1065. </w:t>
+              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (2), pp.158-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jobm.201800172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439975v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation and quantification of the ochratoxin A producers Aspergillus ochraceus and Aspergillus westerdijkiae using PCR-DGGE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
+                <w:t xml:space="preserve">Coumaroyl-isocitric and caffeoyl-isocitric acids as markers of pineapple fruitlet core rot disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Leonor Suárez-Quiroz</w:t>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (2), pp.158-165. </w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jobm.201800172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/th2019/74.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173603v1</w:t>
+                <w:t xml:space="preserve">hal-05173753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimycotoxin LC-MS/MS analysis in pearl millet (Pennisetum glaucum) from Tunisia</w:t>
               </w:r>
@@ -4406,633 +4406,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle De-Tarlé</w:t>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lequin</w:t>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordin</w:t>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ecophyto. 2023</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047913v1</w:t>
+                <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04350896v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
+                <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+                <w:t xml:space="preserve">Sibylle De-Tarlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Boni</w:t>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bornert</w:t>
+                <w:t xml:space="preserve">Olivier Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
+              <w:t xml:space="preserve">Ecophyto. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-04171498v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à un document d’appui aux lignes directrices de l’arrêté du 7 mars 2011 relatives à l’évaluation de l'efficacité antimicrobienne des auxiliaires technologiques utilisés comme agents de décontamination des denrées d’origine végétale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0136, Anses. 2023, 55 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04453336v1</w:t>
+                <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à un document d’appui aux lignes directrices de l’arrêté du 7 mars 2011 relatives à l’évaluation de l'efficacité antimicrobienne des auxiliaires technologiques utilisés comme agents de décontamination des denrées d’origine végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baccaunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0136, Anses. 2023, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04171242v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04453336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’une liste de couples « bactérie/famille d’antibiotiques » d’intérêt prioritaire dans le contrôle de la diffusion de l’antibiorésistance de l’animal aux humains et propositions de mesures techniques en appui au gestionnaire</w:t>
               </w:r>
@@ -5044,51 +5044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Collineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,462 +5134,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04342509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03889040v1</w:t>
+                <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0114, Anses. 2022, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04027039v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03922620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-03922620v1</w:t>
+                <w:t xml:space="preserve">anses-03889040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5750,103 +5750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la représentativité de l’échantillonnage pour la recherche d’histamine dans les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2021-SA-0021, Anses. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5911,51 +5911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5994,103 +5994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6778,51 +6778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2016-SA-0040, Anses. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7050,51 +7050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of mycotoxigenic fungi by Lactic Acid Bacteria and Yeasts in coffee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagro Simplice Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7456,51 +7456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7764,51 +7764,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I</w:t>
+                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
@@ -7818,120 +7818,98 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh C. Ray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, 276 p., 2021, Food Biology Series, 978-1-032-00837-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553436v1</w:t>
+                <w:t xml:space="preserve">hal-05178973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 2</w:t>
+                <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
@@ -7941,74 +7919,96 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh C. Ray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sorli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, 1, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003035817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178973v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 1</w:t>
               </w:r>
@@ -8421,51 +8421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05413296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Verheecke-Vaessen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gousselot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2499001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110638" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vignassa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16080344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05426498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10080590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Besan&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120662" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2023.112573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chelaghema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mamouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03115-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Settier-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hern&#225;ndez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111805" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmeth Tidiane Dieye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos-Avelar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13060397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Anh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foutana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Grassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ragot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050339" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00725-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Elys&#233;e Yapo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angora R&#233;mi Constant Ahoua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2020.1784468" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2019/74.1.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Leonor Su&#225;rez-Quiroz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201800172" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Houissa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Lasram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#352;arkanj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106738" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazals" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gunata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malinge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2S41RSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachoupakan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baccou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PC5HFZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colomb-Cotinat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillippi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1323.23" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos Avelar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana-Tachon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Rayudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Ray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003035817" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178973v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05413296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Verheecke-Vaessen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gousselot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2499001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vignassa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16080344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05426498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10080590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Besan&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120662" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2023.112573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chelaghema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mamouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03115-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Settier-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hern&#225;ndez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111805" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmeth Tidiane Dieye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos-Avelar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13060397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Anh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foutana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Grassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ragot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050339" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Elys&#233;e Yapo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angora R&#233;mi Constant Ahoua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2020.1784468" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050296" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00725-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Leonor Su&#225;rez-Quiroz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201800172" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2019/74.1.2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Houissa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Lasram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#352;arkanj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106738" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazals" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gunata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malinge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2S41RSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachoupakan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baccou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PC5HFZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colomb-Cotinat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillippi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1323.23" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos Avelar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana-Tachon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Rayudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Ray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003035817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>