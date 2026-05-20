--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -100,1181 +100,1181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience to Climate Change by Biocontrol Yeasts Against Ochratoxin A Production in Robusta Coffee</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia López-Rodríguez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Strub</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Fontana</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tagro Guehi</w:t>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.110. </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins17030110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413296v1</w:t>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine LC-MS/MS method for quantifying Alternaria toxins in tomatoes at harvest stage and during processing</w:t>
+                <w:t xml:space="preserve">Resilience to Climate Change by Biocontrol Yeasts Against Ochratoxin A Production in Robusta Coffee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Dole</w:t>
+                <w:t xml:space="preserve">Claudia López-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Durand</w:t>
+                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Poss</w:t>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gousselot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Strub</w:t>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagro Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2025.2499001⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins17030110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383492v1</w:t>
+                <w:t xml:space="preserve">hal-05413296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routine LC-MS/MS method for quantifying Alternaria toxins in tomatoes at harvest stage and during processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Léna Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Charlie Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Maxime Gousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (6), pp.774-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2025.2499001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Growth and Mycotoxigenic Potential of Pineapple Fruitlet Core Rot Pathogens during In Vitro Interactions</w:t>
+                <w:t xml:space="preserve">Influence of yeast interactions on the fermentation process and aroma production in synthetic cocoa pulp vs. real mucilage media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vignassa</w:t>
+                <w:t xml:space="preserve">Lydie Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Soria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlie Poss</w:t>
+                <w:t xml:space="preserve">Da Lorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
+                <w:t xml:space="preserve">Christelle Kouame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Grabulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16080344⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (12), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation10120662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095090v1</w:t>
+                <w:t xml:space="preserve">hal-05182891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol activities of yeasts or lactic acid bacteria isolated from Robusta coffee against Aspergillus carbonarius growth and ochratoxin A production in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lopez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 415, pp.110638. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Long-Term Storage on the Epiphytic Microbiome of Postharvest Apples and on Penicillium expansum Occurrence and Patulin Accumulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modulation of Growth and Mycotoxigenic Potential of Pineapple Fruitlet Core Rot Pathogens during In Vitro Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vignassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16020102⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16080344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743688v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in Ochratoxin A Occurrence in Coffee: From Good Practices to Biocontrol Agents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Influence of Long-Term Storage on the Epiphytic Microbiome of Postharvest Apples and on Penicillium expansum Occurrence and Patulin Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16020102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof10080590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05426498v1</w:t>
+                <w:t xml:space="preserve">hal-04743688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of yeast interactions on the fermentation process and aroma production in synthetic cocoa pulp vs. real mucilage media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Grabulos</w:t>
+                <w:t xml:space="preserve">Reduction in Ochratoxin A Occurrence in Coffee: From Good Practices to Biocontrol Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia López-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lebrun</w:t>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (12), pp.662. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (8), pp.590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation10120662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof10080590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182891v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of post-harvest management practices on the mycobiome and ochratoxin A contamination of differently processed Robusta coffees from Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lopez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Verheecke-Vaessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 206, pp.112573. </w:t>
@@ -1306,286 +1306,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐evaluation of potassium nitrite (E 249) and sodium nitrite (E 250) as food additives</w:t>
+                <w:t xml:space="preserve">Antifungal and antimycotoxic activities of 3 essential oils against 3 mycotoxinogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+                <w:t xml:space="preserve">Asma Chelaghema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bornert</w:t>
+                <w:t xml:space="preserve">Myriam Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Desriac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Patrick Poucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204 (8), pp.504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-022-03115-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211094v1</w:t>
+                <w:t xml:space="preserve">hal-04043994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and antimycotoxic activities of 3 essential oils against 3 mycotoxinogenic fungi</w:t>
+                <w:t xml:space="preserve">Re‐evaluation of potassium nitrite (E 249) and sodium nitrite (E 250) as food additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Chelaghema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noël Durand</w:t>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Servent</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Mamouni</w:t>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Poucheret</w:t>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043994v1</w:t>
+                <w:t xml:space="preserve">hal-05211094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple-based coatings incorporated with wild apple isolated yeast to reduce Penicillium expansum postharvest decay of apples</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Hernández-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.111805. </w:t>
@@ -1699,1047 +1699,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transcriptomes of the interaction between Fusarium verticillioides and a Streptomyces strain reveal the fungal defense strategy under the pressure of a potential biocontrol agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (2), pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938401v1</w:t>
+                <w:t xml:space="preserve">hal-05177394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol agents reduce progression and mycotoxin production of Fusarium graminearum in spikelets and straws of wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
+                <w:t xml:space="preserve">Benjamin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+                <w:t xml:space="preserve">Hugues Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.597. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13090597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177654v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus flavus growth inhibition and aflatoxin B1 decontamination by Streptomyces isolates and their metabolites</w:t>
+                <w:t xml:space="preserve">Biocontrol agents reduce progression and mycotoxin production of Fusarium graminearum in spikelets and straws of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixchel Campos-Avelar</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martinez</w:t>
+                <w:t xml:space="preserve">Noel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13050340⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13090597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177390v1</w:t>
+                <w:t xml:space="preserve">hal-05177654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Isolated Metschnikowia pulcherrima Strains from Apples for Postharvest Biocontrol of Penicillium expansum and Patulin Accumulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Strub</w:t>
+                <w:t xml:space="preserve">Aspergillus flavus growth inhibition and aflatoxin B1 decontamination by Streptomyces isolates and their metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ixchel Campos-Avelar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13060397⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13050340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454661v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pineapple mycobiome related to fruitlet core rot occurrence and the influence of fungal species dispersion patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vignassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (3), pp.175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jof7030175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol agents: Toolbox for the screening of weapons against mycotoxigenic Fusarium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Isolated Metschnikowia pulcherrima Strains from Apples for Postharvest Biocontrol of Penicillium expansum and Patulin Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Settier-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracia López-Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Hernández-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7060446⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13060397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177392v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomes of the interaction between Fusarium verticillioides and a Streptomyces strain reveal the fungal defense strategy under the pressure of a potential biocontrol agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biocontrol agents: Toolbox for the screening of weapons against mycotoxigenic Fusarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Ahmeth Tidiane Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (2), pp.78-88. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2019.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7060446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177394v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial biocontrol agents reveal contrasting comportments against two mycotoxigenic fungi in cereals: Fusarium Graminearum and Fusarium Verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foutana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.152. </w:t>
@@ -2924,90 +2924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry-based detection and risk assessment of mycotoxin contamination of 'kankankan' used for roasted meat consumption in Abidjan, Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Elysée Yapo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angora Rémi Constant Ahoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Additives and Contaminants. Part A. Chemistry, Analysis, Control, Exposure and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (9), pp.1564-1578. </w:t>
@@ -3045,103 +3045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing ochratoxin a contamination through the use of actinobacteria and their active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Campos-Avelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (5), pp.296. </w:t>
@@ -3179,103 +3179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of in vitro interaction between Fusarium verticillioides and Streptomyces sp. using metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Microbiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (2), pp.303-314. </w:t>
@@ -3307,559 +3307,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Imaging Approach to Identify Mechanisms of Resistance to Pineapple Fruitlet Core Rot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimycotoxin LC-MS/MS analysis in pearl millet (Pennisetum glaucum) from Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+                <w:t xml:space="preserve">Hela Houissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lartaud</w:t>
+                <w:t xml:space="preserve">Salma Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Michael Sulyok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Šarkanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01065⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.106738 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439975v1</w:t>
+                <w:t xml:space="preserve">hal-03487588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation and quantification of the ochratoxin A producers Aspergillus ochraceus and Aspergillus westerdijkiae using PCR-DGGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Leonor Suárez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (2), pp.158-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jobm.201800172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coumaroyl-isocitric and caffeoyl-isocitric acids as markers of pineapple fruitlet core rot disease</w:t>
+                <w:t xml:space="preserve">An Imaging Approach to Identify Mechanisms of Resistance to Pineapple Fruitlet Core Rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/th2019/74.1.2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173753v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimycotoxin LC-MS/MS analysis in pearl millet (Pennisetum glaucum) from Tunisia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Sulyok</w:t>
+                <w:t xml:space="preserve">Coumaroyl-isocitric and caffeoyl-isocitric acids as markers of pineapple fruitlet core rot disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Šarkanj</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.106738 -. </w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/th2019/74.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487588v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of neutral lipids from microalgae by HPLC-ELSD and APCI-MS/MS.</w:t>
               </w:r>
@@ -4406,51 +4406,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
@@ -4464,115 +4464,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04350896v1</w:t>
+                <w:t xml:space="preserve">anses-04171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auvray</w:t>
@@ -4586,91 +4586,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04171498v1</w:t>
+                <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
               </w:r>
@@ -4768,271 +4768,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à un document d’appui aux lignes directrices de l’arrêté du 7 mars 2011 relatives à l’évaluation de l'efficacité antimicrobienne des auxiliaires technologiques utilisés comme agents de décontamination des denrées d’origine végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baccaunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0136, Anses. 2023, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04171242v1</w:t>
+                <w:t xml:space="preserve">anses-04453336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à un document d’appui aux lignes directrices de l’arrêté du 7 mars 2011 relatives à l’évaluation de l'efficacité antimicrobienne des auxiliaires technologiques utilisés comme agents de décontamination des denrées d’origine végétale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chubilleau</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-04453336v1</w:t>
+                <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’une liste de couples « bactérie/famille d’antibiotiques » d’intérêt prioritaire dans le contrôle de la diffusion de l’antibiorésistance de l’animal aux humains et propositions de mesures techniques en appui au gestionnaire</w:t>
               </w:r>
@@ -5044,51 +5044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Collineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,1125 +5134,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04342509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Avis relatif à la représentativité de l’échantillonnage pour la recherche d’histamine dans les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2021-SA-0021, Anses. 2022, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04027039v1</w:t>
+                <w:t xml:space="preserve">anses-04026020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des risques relatifs aux mesures de décontamination et de gestion des sous-produits animaux lors des cas de botulisme bovin et aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Federighi</w:t>
+                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Grisot</w:t>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0114, Anses. 2022, 101 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0113, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03922620v1</w:t>
+                <w:t xml:space="preserve">anses-04026651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerf</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-03889040v1</w:t>
+                <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits et sous-produits animaux dans la filière avicole, lors de suspicion et de confirmation des cas de botulisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Atgié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0114, Anses. 2022, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03922759v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03922620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des avis de l’Anses et de l’EFSA relatifs aux demandes d’autorisation de mise sur le marché de plantes génétiquement modifiées au titre du règlement (CE) n° 1829/2003 - Identification, description et analyse des sources d’écart entre les avis formulés par l’Anses au cours du processus décisionnel européen et les avis adoptés par l’EFSA</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux modalités de maîtrise du risque lié à la présence de dangers microbiologiques dans les fromages et autres produits laitiers fabriqués à partir de lait cru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0033, Anses. 2022, 126 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-04021935v1</w:t>
+                <w:t xml:space="preserve">anses-03889040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à la représentativité de l’échantillonnage pour la recherche d’histamine dans les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2021-SA-0021, Anses. 2022, 38 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04026020v1</w:t>
+                <w:t xml:space="preserve">anses-03922759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques relatifs aux mesures de décontamination et de gestion des sous-produits animaux lors des cas de botulisme bovin et aviaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse comparative des avis de l’Anses et de l’EFSA relatifs aux demandes d’autorisation de mise sur le marché de plantes génétiquement modifiées au titre du règlement (CE) n° 1829/2003 - Identification, description et analyse des sources d’écart entre les avis formulés par l’Anses au cours du processus décisionnel européen et les avis adoptés par l’EFSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0063, Anses. 2022, 84 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-04026651v1</w:t>
+                <w:t xml:space="preserve">anses-04021935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clostridium botulinum : mise à jour des connaissances sur les différentes formes des types C, D, mosaïque C/D et D/C et E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Hilaire</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
+              <w:t xml:space="preserve">[0] Saisines n°2019-SA-0112 (filière bovine); n° 2019-SA-0113 (nettoyage et désinfection); n° 2019-SA-0114 (filière avicole); n° 2019-SA-0115 (faune sauvage), Anses. 2021, 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03792909v1</w:t>
+                <w:t xml:space="preserve">anses-03674557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium botulinum : mise à jour des connaissances sur les différentes formes des types C, D, mosaïque C/D et D/C et E</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meurens</w:t>
+                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-03674557v1</w:t>
+                <w:t xml:space="preserve">anses-03792909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes dès la ménopause et les hommes de plus de 65 ans</w:t>
               </w:r>
@@ -6476,51 +6476,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 0 à 3 ans</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes enceintes ou allaitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
@@ -6552,97 +6552,97 @@
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2017-SA-0145, Anses. 2019, 55 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2017-SA-0141, Anses. 2019, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297740v1</w:t>
+                <w:t xml:space="preserve">hal-04314263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes enceintes ou allaitantes</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 0 à 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
@@ -6674,155 +6674,155 @@
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2017-SA-0141, Anses. 2019, 53 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2017-SA-0145, Anses. 2019, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314263v1</w:t>
+                <w:t xml:space="preserve">hal-04297740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du 16 décembre 2016 révisé le 14 mars 2017 de l’Anses relatif à la contamination de produits de charcuterie crue par Trichinella spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brisabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2016-SA-0040, Anses. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6919,51 +6919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystian Zetina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7050,90 +7050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of mycotoxigenic fungi by Lactic Acid Bacteria and Yeasts in coffee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagro Simplice Guehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEF, Jun 2023, Nantes, France. pp.113</w:t>
@@ -7214,51 +7214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lechaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on postharvest pathology: Next generation innovation and commercial solutions for postharvest pathology to reduce losses, enhance quality, and ensure product safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS; IHSM, May 2017, Kruger National Park, South Africa. pp.151-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7305,90 +7305,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic activity of soil actinobacteria to control fungal pathogens and mycotoxins risk on wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Campos Avelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
@@ -7417,90 +7417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of fusariotoxins: Strategy of BCA development from a rationalized screening to deciphering mecanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7695,51 +7695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Rayudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7764,352 +7764,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 2</w:t>
+                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh C. Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CRC Press, 276 p., 2021, Food Biology Series, 978-1-032-00837-0</w:t>
+              <w:t xml:space="preserve">CRC Press, 324 p., 2021, Food Biology Series, 978-0-367-42209-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178973v1</w:t>
+                <w:t xml:space="preserve">hal-05177609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I</w:t>
+                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh C. Ray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, 276 p., 2021, Food Biology Series, 978-1-032-00837-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553436v1</w:t>
+                <w:t xml:space="preserve">hal-05178973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in food and beverages: Innovations and advances. Part 1</w:t>
+                <w:t xml:space="preserve">Mycotoxins in Food and Beverages Innovations and Advances Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schorr-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh C. Ray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sorli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, 1, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003035817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177609v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8127,77 +8127,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of fusariotoxins: strategy of BCA development from a rationalized screening to deciphering mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,51 +8421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05413296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Verheecke-Vaessen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gousselot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2499001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vignassa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16080344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05426498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10080590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Besan&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120662" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2023.112573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chelaghema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mamouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03115-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Settier-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hern&#225;ndez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111805" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmeth Tidiane Dieye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos-Avelar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13060397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Anh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foutana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Grassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ragot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050339" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Elys&#233;e Yapo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angora R&#233;mi Constant Ahoua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2020.1784468" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050296" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00725-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Leonor Su&#225;rez-Quiroz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201800172" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2019/74.1.2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Houissa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Lasram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#352;arkanj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106738" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazals" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gunata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malinge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2S41RSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachoupakan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baccou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PC5HFZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colomb-Cotinat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillippi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1323.23" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos Avelar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana-Tachon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Rayudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Ray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003035817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05413296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Verheecke-Vaessen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Guehi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gousselot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2499001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Besan&#231;on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kouame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10120662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vignassa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16080344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05426498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schorr-Galindo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10080590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2023.112573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chelaghema" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mamouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03115-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Settier-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia L&#243;pez-Carballo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hern&#225;ndez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fontana-Tachon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111805" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmeth Tidiane Dieye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Anh Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2019.11.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090597" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos-Avelar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030175" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13060397" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foutana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030152" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Grassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ragot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050339" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Elys&#233;e Yapo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angora R&#233;mi Constant Ahoua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2020.1784468" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050296" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12223-019-00725-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487588v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Houissa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Lasram" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#352;arkanj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Leonor Su&#225;rez-Quiroz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201800172" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01065" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2019/74.1.2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazals" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gunata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malinge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2S41RSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dachoupakan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ratomahenina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guiraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baccou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0PC5HFZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remize" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schorr-Galindo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04342509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colomb-Cotinat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889040v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagro Simplice Guehi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillippi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1323.23" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos Avelar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Campos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana-Tachon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Montet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Rayudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Ray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003035817" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>