--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -485,286 +485,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gargas, Beyssan (Vaucluse), précisions sur le contexte funéraire associé aux stèles gravées du Néolithique moyen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouilles de l’Anavlochos V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bizot</w:t>
+                <w:t xml:space="preserve">Pierre Baulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Barthès</w:t>
+                <w:t xml:space="preserve">Rachel Channell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christane Bosansky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grèce. 2023 Crète, 4, pp.9316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177484v1</w:t>
+                <w:t xml:space="preserve">halshs-04173783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles de l’Anavlochos V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
+                <w:t xml:space="preserve">Gargas, Beyssan (Vaucluse), précisions sur le contexte funéraire associé aux stèles gravées du Néolithique moyen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baulain</w:t>
+                <w:t xml:space="preserve">Pascale Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Channell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grace Erny</w:t>
+                <w:t xml:space="preserve">Christane Bosansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (2), pp.161-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04173783v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neolithic without dairy? Chemical evidence from the content of ceramics from the Pendimoun rockshelter (Castellar, France, 5750-5150 BCE)</w:t>
               </w:r>
@@ -3941,402 +3941,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first Mesolithic at the Baume de Monthiver, Jabron Valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At the Dawn of the Cretan cities: Preliminary results of the excavations conducted at Anavlochos, Lasithi (2017-[2020]2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharine Judson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Ricci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Julien</w:t>
+                <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vallées de Préhistoire - Valleys of Prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Comps-sur-Artuby/Trigance/Quinson, France</w:t>
+              <w:t xml:space="preserve">13th International Conference of Cretan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389252v1</w:t>
+                <w:t xml:space="preserve">hal-03826301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of the Cretan cities: Preliminary results of the excavations conducted at Anavlochos, Lasithi (2017-[2020]2022)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+                <w:t xml:space="preserve">Etudier les sociétés humaines du Pléistocène moyen au XXIe siècle : 10 ans de recherches à Valle Giumentina (Abruzzes, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of Cretan Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t>
+              <w:t xml:space="preserve">colloque Q13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826301v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les sociétés humaines du Pléistocène moyen au XXIe siècle : 10 ans de recherches à Valle Giumentina (Abruzzes, Italie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first Mesolithic at the Baume de Monthiver, Jabron Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Villa</w:t>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvano Agostini</w:t>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
+                <w:t xml:space="preserve">Leila Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Marie-Anne Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Q13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Vallées de Préhistoire - Valleys of Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Comps-sur-Artuby/Trigance/Quinson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617852v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des macro-traces au synchrotron : premiers résultats et enjeux relatifs aux méthodes de montage des céramiques</w:t>
               </w:r>
@@ -4674,277 +4674,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analytical approaches for archaeological ecofacts and artifacts by 3D imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gourichon Lionel</w:t>
+                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale : apports de la micro-tomographie à la restitution des traditions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigiART Consortium Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Valbonne, France</w:t>
+              <w:t xml:space="preserve">Archéologie : Imagerie Numérique Et 3D. Séminaire scientifique et technique organisé par l'Inrap, l’Institut national de recherche en informatique et en automatique (Inria) et l’Institut de recherche en informatique et systèmes aléatoires (IRISA).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112467v1</w:t>
+                <w:t xml:space="preserve">hal-03934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale : apports de la micro-tomographie à la restitution des traditions techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
+                <w:t xml:space="preserve">New analytical approaches for archaeological ecofacts and artifacts by 3D imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sioniac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourichon Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : Imagerie Numérique Et 3D. Séminaire scientifique et technique organisé par l'Inrap, l’Institut national de recherche en informatique et en automatique (Inria) et l’Institut de recherche en informatique et systèmes aléatoires (IRISA).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">DigiART Consortium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934431v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new analytical approach of impressed wares using structured-light 3D surface imaging. The case study of Impresso-Cardial series from Pendimoun (Alpes-Maritimes, France)</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="633D3DE8"/>
+    <w:nsid w:val="BB867168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6447,51 +6447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2340-8829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Acquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1261584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher M'Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mazouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sioniac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourichon Lionel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellig-Yann Cotto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2340-8829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Acquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1261584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher M'Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mazouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sioniac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourichon Lionel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellig-Yann Cotto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>