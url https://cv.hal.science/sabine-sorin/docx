--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -4441,510 +4441,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
+                <w:t xml:space="preserve">Les chaînes opératoires décoratives : apports de l’analyse 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398850v1</w:t>
+                <w:t xml:space="preserve">hal-02397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes opératoires décoratives : apports de l’analyse 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397978v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale : apports de la micro-tomographie à la restitution des traditions techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
+                <w:t xml:space="preserve">New analytical approaches for archaeological ecofacts and artifacts by 3D imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sioniac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourichon Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : Imagerie Numérique Et 3D. Séminaire scientifique et technique organisé par l'Inrap, l’Institut national de recherche en informatique et en automatique (Inria) et l’Institut de recherche en informatique et systèmes aléatoires (IRISA).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">DigiART Consortium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934431v1</w:t>
+                <w:t xml:space="preserve">hal-02112467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analytical approaches for archaeological ecofacts and artifacts by 3D imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gourichon Lionel</w:t>
+                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale : apports de la micro-tomographie à la restitution des traditions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigiART Consortium Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Valbonne, France</w:t>
+              <w:t xml:space="preserve">Archéologie : Imagerie Numérique Et 3D. Séminaire scientifique et technique organisé par l'Inrap, l’Institut national de recherche en informatique et en automatique (Inria) et l’Institut de recherche en informatique et systèmes aléatoires (IRISA).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112467v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new analytical approach of impressed wares using structured-light 3D surface imaging. The case study of Impresso-Cardial series from Pendimoun (Alpes-Maritimes, France)</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB867168"/>
+    <w:nsid w:val="67975149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6447,51 +6447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2340-8829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Acquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1261584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher M'Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mazouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sioniac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourichon Lionel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellig-Yann Cotto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2340-8829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Acquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1261584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher M'Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mazouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sioniac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourichon Lionel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellig-Yann Cotto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>