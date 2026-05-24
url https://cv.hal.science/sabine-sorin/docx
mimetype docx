--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -217,554 +217,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t>
+                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Erny</w:t>
+                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brieuc Guillaume</w:t>
+                <w:t xml:space="preserve">Alexandre Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharine Judson</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378234v1</w:t>
+                <w:t xml:space="preserve">hal-05298719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
+                <w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+                <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
+                <w:t xml:space="preserve">Grace Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Authier</w:t>
+                <w:t xml:space="preserve">Brieuc Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Catharine Judson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Blond</w:t>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298719v2</w:t>
+                <w:t xml:space="preserve">hal-05378234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles de l’Anavlochos V</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gargas, Beyssan (Vaucluse), précisions sur le contexte funéraire associé aux stèles gravées du Néolithique moyen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baulain</w:t>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Channell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grace Erny</w:t>
+                <w:t xml:space="preserve">Pascale Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+                <w:t xml:space="preserve">Christane Bosansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (2), pp.161-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04173783v1</w:t>
+                <w:t xml:space="preserve">hal-04177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gargas, Beyssan (Vaucluse), précisions sur le contexte funéraire associé aux stèles gravées du Néolithique moyen.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bizot</w:t>
+                <w:t xml:space="preserve">Fouilles de l’Anavlochos V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Barthès</w:t>
+                <w:t xml:space="preserve">Pierre Baulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christane Bosansky</w:t>
+                <w:t xml:space="preserve">Rachel Channell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grèce. 2023 Crète, 4, pp.9316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177484v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neolithic without dairy? Chemical evidence from the content of ceramics from the Pendimoun rockshelter (Castellar, France, 5750-5150 BCE)</w:t>
               </w:r>
@@ -1778,51 +1778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ladies of the Mountain” : L’envers d’un projet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1925,1302 +1925,1302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 3D comme réponse à des questionnements SHS - Bilan de l'enquête du Consortium 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Morgane Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consortium 3D SHS- HN. 2024, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683842v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rocher de l'Impératrice à Plougastel-Daoulas (Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Bretagne/Conseil départemental du Finistère. 2018, 191 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rocher de l’Impératrice, Plougastel-Daoulas (Finistère), Rapport intermédiaire, SRA Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2017, pp.123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Direction Régionale des Affaires Culturelles, Service Régional de l'Archéologie PACA et Chronoterre. 2016, pp.101-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rocher de l'Impératrice, Plougastel-Daoulas (Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thery-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Direction Régionale des Affaires Culturelles, Service Régional de l'Archéologie de Bretagne. 2015, pp.247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique et l’industrie lithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Mediterranée &amp; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2015, pp.70-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Prés De Laure à Comps Sur Artuby (Var), un site du Paléolithique Supérieur dans la Moyenne Vallée du Jabron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CEPAM. 2015, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau à l’Ouest : résultats préliminaires sur l’Azilien ancien de l’abri sous roche du Rocher de l’Impératrice (Plougastel-Daoulas, Finistère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, numéro spécial, pp.181-191, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110687v1</w:t>
-              </w:r>
-[...968 lines deleted...]
-                <w:t xml:space="preserve">hal-02195756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3251,64 +3251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3941,402 +3941,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of the Cretan cities: Preliminary results of the excavations conducted at Anavlochos, Lasithi (2017-[2020]2022)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first Mesolithic at the Baume de Monthiver, Jabron Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of Cretan Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t>
+              <w:t xml:space="preserve">Vallées de Préhistoire - Valleys of Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Comps-sur-Artuby/Trigance/Quinson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826301v1</w:t>
+                <w:t xml:space="preserve">hal-04389252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les sociétés humaines du Pléistocène moyen au XXIe siècle : 10 ans de recherches à Valle Giumentina (Abruzzes, Italie)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvano Agostini</w:t>
+                <w:t xml:space="preserve">At the Dawn of the Cretan cities: Preliminary results of the excavations conducted at Anavlochos, Lasithi (2017-[2020]2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharine Judson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Q13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13th International Conference of Cretan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617852v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first Mesolithic at the Baume de Monthiver, Jabron Valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier les sociétés humaines du Pléistocène moyen au XXIe siècle : 10 ans de recherches à Valle Giumentina (Abruzzes, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Silvano Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hoareau</w:t>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Julien</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vallées de Préhistoire - Valleys of Prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Comps-sur-Artuby/Trigance/Quinson, France</w:t>
+              <w:t xml:space="preserve">colloque Q13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389252v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des macro-traces au synchrotron : premiers résultats et enjeux relatifs aux méthodes de montage des céramiques</w:t>
               </w:r>
@@ -4924,230 +4924,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical approach of impressed wares using structured-light 3D surface imaging. The case study of Impresso-Cardial series from Pendimoun (Alpes-Maritimes, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Apport de l’imagerie 3D dans l’étude des variétés animales domestiques, modélisation d’os de caprinés et morphométrie géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXIe colloque international du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112458v1</w:t>
+                <w:t xml:space="preserve">hal-05076566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie 3D dans l’étude des variétés animales domestiques, modélisation d’os de caprinés et morphométrie géométrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+                <w:t xml:space="preserve">A new analytical approach of impressed wares using structured-light 3D surface imaging. The case study of Impresso-Cardial series from Pendimoun (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe colloque international du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076566v1</w:t>
+                <w:t xml:space="preserve">hal-02112458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geometric morphometric analysis: Studying morphotypes of sheep (Ovis aries) and goat (Capra hircus) during from the Bronze and Iron Age archaeological sites in Provence and the Southern Alps (France)</w:t>
               </w:r>
@@ -6014,51 +6014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport critique sur les matériels et logiciels 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6216,51 +6216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67975149"/>
+    <w:nsid w:val="3F4277F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6447,51 +6447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2340-8829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Acquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1261584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher M'Hamdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mazouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sioniac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourichon Lionel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellig-Yann Cotto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2340-8829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Channell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver E Craig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102682" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Acquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pasqualini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1261584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher M'Hamdi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craig Oliver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mazouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03826301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sioniac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourichon Lionel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112458v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellig-Yann Cotto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02556372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>