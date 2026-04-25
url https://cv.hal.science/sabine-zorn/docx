--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -266,1292 +266,1417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage expérientiel confronté à la multimodalité des formations : un retour d’expérience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The key roles of professionals in autism early childhood units in preschools in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14y45⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.320-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08856257.2025.2524971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321763v1</w:t>
+                <w:t xml:space="preserve">hal-05144976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux libres et jeux racontés en classe maternelle : retour sur une démarche collaborative entre chercheuses et praticiennes en Fédération Wallonie-Bruxelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Nys</w:t>
+                <w:t xml:space="preserve">Penser l’enseignement de la LSF pour les personnes autistes : apports de la didactique de la LSF et du deaf avantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69, pp.81-97</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (77), pp.323-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246092v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Langues des signes : vectrices d’une entrée dans la communication pour les personnes autistes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+                <w:t xml:space="preserve">Jeux libres et jeux racontés en classe maternelle : retour sur une démarche collaborative entre chercheuses et praticiennes en Fédération Wallonie-Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (77), pp.281-294</w:t>
+              <w:t xml:space="preserve">Caractères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.81-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330540v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de compétences professionnelles dans le champ du polyhandicap : effets perçus d’un module de formation à l’analyse collective et croisée des interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction – Langues des signes : vectrices d’une entrée dans la communication pour les personnes autistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thania Corbeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (77), pp.281-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289931v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key roles of professionals in autism early childhood units in preschools in France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’apprentissage expérientiel confronté à la multimodalité des formations : un retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Arneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08856257.2025.2524971⟩</w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14y45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144976v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les unités d’enseignement en maternelle autisme : quels facilitateurs et barrières à cette modalité de scolarisation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de compétences professionnelles dans le champ du polyhandicap : effets perçus d’un module de formation à l’analyse collective et croisée des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thania Corbeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78, </w:t>
+              <w:t xml:space="preserve">, 2025, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15iki⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14ro2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469814v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’enseignement de la LSF pour les personnes autistes : apports de la didactique de la LSF et du deaf avantage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Burgat</w:t>
+                <w:t xml:space="preserve">Les unités d’enseignement en maternelle autisme : quels facilitateurs et barrières à cette modalité de scolarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15iki⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330551v1</w:t>
+                <w:t xml:space="preserve">hal-05469814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+                <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Boujut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Clément</w:t>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° Hors-série(HS2), pp.47-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688990v1</w:t>
+                <w:t xml:space="preserve">hal-04742452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
+                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Martel</w:t>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742452v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking academic help: The case of lower secondary students with autism spectrum disorder and their teachers</w:t>
+                <w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (4), pp.107-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284903v1</w:t>
+                <w:t xml:space="preserve">hal-05567422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aide aux apprentissages : le cas des collégiens avec un trouble du spectre de l’autisme et de leurs enseignants</w:t>
+                <w:t xml:space="preserve">Seeking academic help: The case of lower secondary students with autism spectrum disorder and their teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.101624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01682499v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le profil adaptatif de collégiens avec un trouble du spectre de l'autisme : le lien avec le niveau et le parcours scolaires</w:t>
+                <w:t xml:space="preserve">L’aide aux apprentissages : le cas des collégiens avec un trouble du spectre de l’autisme et de leurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Quelle scolarisation pour les élèves autistes dans les pays francophones ? Vers l'inclusion ?, 29 (150), pp.575-582</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459714v1</w:t>
+                <w:t xml:space="preserve">halshs-01682499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le profil adaptatif de collégiens avec un trouble du spectre de l'autisme : le lien avec le niveau et le parcours scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Quelle scolarisation pour les élèves autistes dans les pays francophones ? Vers l'inclusion ?, 29 (150), pp.575-582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recueillir des données auprès d’élèves avec troubles du spectre autistique en collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20152001023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1561,1618 +1686,1618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être scolarisé en école élémentaire avec l’appui d’un DAR : points de vue d’élèves autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Augnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ripsydeve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Parcours et formation des jeunes - éclairages théoriques et méthodologiques, mises en oeuvre inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISIS &amp; INSPE de Caen, Oct 2025, Caen, France. https://inspe.unicaen.fr/evenement/colloque-du-lisis-parcours-et-formation-des-jeunes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322733v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être scolarisé en école élémentaire avec l’appui d’un DAR : points de vue d’élèves autistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours et formation des jeunes - éclairages théoriques et méthodologiques, mises en oeuvre inspirantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISIS &amp; INSPE de Caen, Oct 2025, Caen, France. https://inspe.unicaen.fr/evenement/colloque-du-lisis-parcours-et-formation-des-jeunes/</w:t>
+              <w:t xml:space="preserve">Ripsydeve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539619v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser les pratiques professionnelles : le rôle de la supervision dans les unités d'enseignement maternelle autisme (UEMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Coilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque international du RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, 2LPN, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et évaluer la qualité des interactions lors de jeux libres suivis d’un débriefing en classe d’accueil-première maternelle à l’aide de l’outil CLASS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Observing and assessing the quality of interactions during Free Play followed by Narrated Play in preschool classroom in French-Speaking Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche en Haute Ecole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Louvain en Hainaut, Mar 2024, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">8th Workshop on Systematic Observation in Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Münster, Sep 2024, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544286v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microanalyse vidéo de l'imitation dans le cadre d'un atelier de LSF pour adultes non-verbaux avec un TND</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gerard</w:t>
+                <w:t xml:space="preserve">Observer et évaluer la qualité des interactions lors de jeux libres suivis d’un débriefing en classe d’accueil-première maternelle à l’aide de l’outil CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études internationale. Utilisation d’une langue des signes par et pour les personnes avec un trouble du neurodéveloppement (TND) : du terrain à la recherche et inversement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 &amp; INSEI, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche en Haute Ecole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Louvain en Hainaut, Mar 2024, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04620252v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarisation des jeunes enfants en unité d’enseignement maternelle autisme : leviers, obstacles et pistes d’amélioration pour une école inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microanalyse vidéo de l'imitation dans le cadre d'un atelier de LSF pour adultes non-verbaux avec un TND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garnier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque du Réseau interuniversitaire de psychologie du développement et de l'éducation (RIPSYDEVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims - Champagne Ardennes, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée d'études internationale. Utilisation d’une langue des signes par et pour les personnes avec un trouble du neurodéveloppement (TND) : du terrain à la recherche et inversement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 &amp; INSEI, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604327v1</w:t>
+                <w:t xml:space="preserve">halshs-04620252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse prosodique des prises de parole des enseignants en classe : les adresses au groupe, aux élèves tout-venants et aux élèves avec un Trouble du Spectre de l’Autisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La scolarisation des jeunes enfants en unité d’enseignement maternelle autisme : leviers, obstacles et pistes d’amélioration pour une école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Coilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Journée d’Études sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès/Paul Sabatier, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème colloque du Réseau interuniversitaire de psychologie du développement et de l'éducation (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims - Champagne Ardennes, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646461v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des élèves reconnus handicapés : l’usage de la vidéo pour expliquer et comprendre la complexité des situations d’enseignement-apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dupré</w:t>
+                <w:t xml:space="preserve">Analyse prosodique des prises de parole des enseignants en classe : les adresses au groupe, aux élèves tout-venants et aux élèves avec un Trouble du Spectre de l’Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des corpus audiovisuels en humanités : méthodes, expériences, résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canevas, May 2024, Maison des sciences de l'Homme Paris Nord, France</w:t>
+              <w:t xml:space="preserve">35ème Journée d’Études sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès/Paul Sabatier, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597168v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing and assessing the quality of interactions during Free Play followed by Narrated Play in preschool classroom in French-Speaking Belgium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Nys</w:t>
+                <w:t xml:space="preserve">Scolarisation des élèves reconnus handicapés : l’usage de la vidéo pour expliquer et comprendre la complexité des situations d’enseignement-apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Systematic Observation in Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Münster, Sep 2024, Münster (DE), Germany</w:t>
+              <w:t xml:space="preserve">Des corpus audiovisuels en humanités : méthodes, expériences, résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canevas, May 2024, Maison des sciences de l'Homme Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706752v1</w:t>
+                <w:t xml:space="preserve">hal-04597168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs expérentiels des parents de jeunes avec polyhandicap : une expertise au service de la scolarisation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EXPAIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition à la LSF de personnes avec un TND : Premières analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adultes dits non verbaux avec un trouble du neurodéveloppement (TND) : retours sur l’expérience d’une exposition longue à la langue des signes française (LSF) et réflexions sur une annotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle Gérard (Paris 8, UMR SFL); Brigitte Garcia (Paris 8, UMR SFL); Sabine Zorn (INSEI, Grhapes), Jun 2023, Paris 8, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of exposure to sign language for non-verbal adult with ASD: Pre-analysis of filmed interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JURE preconference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Aug 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports des projets de recherche Polyscol et Polycom pour la scolarisation des élèves avec polyhandicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « polyhandicap, apprentissage et scolarisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des carrés dans des ronds, Apr 2023, Lorient, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment observer les gestes professionnels d’enseignants travaillant avec des jeunes en situation de polyhandicap ? Focus sur une méthodologie d’observation dans le cadre d’une recherche participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler les relations humaines pour de futurs personnels de direction de dispositifs inclusifs : Mise à l'épreuve d'un dispositif de formation fondé sur la pédagogie expérientielle en temps de Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Arneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives / Distance education: a brave new world? modalities, challenges, opportunities and prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National d’Enseignement à Distance (CNED); Revue scientifique Distances et Médiations des Savoirs (DMS); Université britannique The Open University, Oct 2022, Colloque à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions, communications et interactions en contexte de classe : les apports de la recherche Polycom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Atlan</w:t>
+                <w:t xml:space="preserve">Les robots de téléprésence en classe : de nouveaux outils à s’approprier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du Comité d'Études, d'Éducation et de Soins Auprès des Personnes Polyhandicapées « Polyhandicap, quand les émotions manquent de mots »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESAP, May 2021, Visio conference, France</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329298v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les robots de téléprésence en classe : de nouveaux outils à s’approprier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Buard</w:t>
+                <w:t xml:space="preserve">Émotions, communications et interactions en contexte de classe : les apports de la recherche Polycom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journée d’études du Comité d'Études, d'Éducation et de Soins Auprès des Personnes Polyhandicapées « Polyhandicap, quand les émotions manquent de mots »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAP, May 2021, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462965v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de téléprésence en contexte scolaire, quelle dynamique collective de l'équipe d'établissement et quelles interactions en classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3188,789 +3313,789 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inter-congrès AREF, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic help seeking in lower secondary school students with ASD and ensuing teachers’ answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European association for research on learning and instruction (EARLI) SIG 15 (special interest group on special educational needs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des prises d’initiative inattendues : l’exemple des demandes d’aide de collégiens avec un trouble du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Tentative de définition et de caractérisation de l’aide en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier lors de la Conférence sur les Environnements informatiques pour l’apprentissage humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494425v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffolding in teacher-student interactions: How do teachers help adolescents with an autism spectrum disorder to learn?</w:t>
+                <w:t xml:space="preserve">Des prises d’initiative inattendues : l’exemple des demandes d’aide de collégiens avec un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Scientific Study of Intellectual and Developmental Disabilities (IASSID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494413v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative de définition et de caractérisation de l’aide en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Scaffolding in teacher-student interactions: How do teachers help adolescents with an autism spectrum disorder to learn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier lors de la Conférence sur les Environnements informatiques pour l’apprentissage humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for Scientific Study of Intellectual and Developmental Disabilities (IASSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494435v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions d'aide en classe : le cas d'élèves avec un trouble du spectre de l’autisme scolarisés dans l'enseignement secondaire</w:t>
+                <w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée d’études du Centre Ressources Autisme (CRA) de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2 et Centre Ressources Autisme (CRA) de Bretagne, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155863v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t>
+                <w:t xml:space="preserve">Les interactions d'aide en classe : le cas d'élèves avec un trouble du spectre de l’autisme scolarisés dans l'enseignement secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">2ème journée d’études du Centre Ressources Autisme (CRA) de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2 et Centre Ressources Autisme (CRA) de Bretagne, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494450v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle formation continue pour aider les enseignants à aider ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Help interactions between adolescents with an autism spectrum disorder and theirs teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01682517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelles aides les élèves avec un trouble du spectre autistique disposent-ils pour apprendre en collège ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l’éducation et de la formation (3ème éd.) du CREN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3980,793 +4105,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux libres et jeux racontés en classe maternelle : retour sur une démarche collaborative entre chercheuses et praticiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Pôle Hainuyer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des dynamiques interactionnelles en LSF auprès d'adultes avec un TSA ou un TDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études ISGS France 2 : Approches multimodales des interactions en contexte formels et informels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les interactions en classe maternelle lors d’un dispositif « Jeux libres-débriefing »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Observer et évaluer la qualité des interactions lors de jeux libres suivis d’un débriefing en classe maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midis de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">10e Journée du Pôle Hainuyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598307v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et évaluer la qualité des interactions lors de jeux libres suivis d’un débriefing en classe maternelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluer les interactions en classe maternelle lors d’un dispositif « Jeux libres-débriefing »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journée du Pôle Hainuyer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Midis de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599499v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSF et TND : Progrès dans les interactions de 3 adultes avec TND dits non verbaux liés à une exposition longue à cette langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche : un dialogue nécessaire pour mieux comprendre l’autisme et les TND tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de téléprésence en milieu scolaire : présentation du projet de recherche TÉLÉSCOL (TÉLÉprésence mobile en contexte SCOLaire) et des enjeux de l'évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise des parents de jeunes en situation de polyhandicap : analyses en regards croisés parents – professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau interuniversitiaure de psychologie du développement et de l'éducation (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du contexte d’installation d’élèves avec polyhandicap en classe : exemple de deux unités d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association pour la recherche en éducation et en formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaffolding in the classroom: The case of French lower secondary school students with an autism spectrum disorder and their teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’European Academy of Childhood Disability (EACD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4776,111 +4901,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des langues des signes par et pour les personnes autistes non verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (77), 2025, Enfance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4890,139 +5015,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique de la raison inclusive: formation, apprentissage, médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Brayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social/INSEI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 254 p., 2025, Collection Recherches, 978-2-36616-137-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5032,982 +5157,982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir auprès des étudiants autistes : expériences et besoins du personnel universitaire francais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contexte français : organisation, valeurs et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.453-464, 2025, 978 2 10 085765 4</w:t>
+              <w:t xml:space="preserve">, 2025, Education Sup, 978-2-10-085765-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334963v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer des chemins&amp;quot;: l'ambition inclusive au prisme de la pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Brayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique de la raison inclusive: formation, apprentissages, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ social/INSEI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-18, 2025, Recherches, 978-2-36616-137-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des élèves reconnus handicapés: l'usage de la vidéo pour expliquer et comprendre la complexité des situations d'enseignement-apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dupré</w:t>
+                <w:t xml:space="preserve">Intervenir auprès des étudiants autistes : expériences et besoins du personnel universitaire francais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Boujut; Nicolas Meylan; Emilie Cappe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des corpus audiovisuels en sciences humaines et sociales</w:t>
+              <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.453-464, 2025, 978 2 10 085765 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MkF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05304717v1</w:t>
+                <w:t xml:space="preserve">hal-05334963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte français : organisation, valeurs et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Scolarisation des élèves reconnus handicapés: l'usage de la vidéo pour expliquer et comprendre la complexité des situations d'enseignement-apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
+              <w:t xml:space="preserve">Des corpus audiovisuels en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Education Sup, 978-2-10-085765-4</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MkF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.282-296, 2025, 9782493458285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352885v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Étudier les interactions éducatives impliquant des élèves en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Raison et Passions, pp.303-317, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 16 : Étudier l’aide en classe : Que sait-on des interactions entre collégiens avec un TSA et enseignants en contexte inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSHEA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altérité(s) et société inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-227, 2022, 978-2-36616-094-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Aide entre élèves en situation de handicap et enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrysta Pélissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notion d'aide en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-110, 2020, 9781784056711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Help between students with disabilities and teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrysta Pélissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support in education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, Wiley, pp.76-99, 2020, 978-1-78630-494-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider les élèves avec TSA en classe : le rôle de l’enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau Canopé - INSHEA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolariser des élèves avec troubles du spectre de l’autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Canopé - INSHEA, pp.87-92, 2018, Scolariser des élèves avec troubles du spectre de l’autisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6017,104 +6142,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous online interactions as a means to deal with the complexity of student help-seeking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, vol. 6, issue 2, p. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6124,130 +6249,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des élèves avec polyhandicap en contexte de classe : étude des interactions entre pairs et entre élève/adulte au sein du groupe pédagogique (POLYCOM). Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Toubert-Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6257,114 +6382,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide en classe : le cas des collégiens avec un trouble du spectre de l'autisme et de leurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04439917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6432,51 +6557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD9D274"/>
+    <w:nsid w:val="40A3C96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6663,51 +6788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-zorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6789-5257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05536539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Corbeil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ro2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2524971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101624" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Coilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gerard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598307v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599499v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Brayet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOop_8xkKa-tEmdh7sOtqVOfHN4ues45nc0MDKeFxDwfl_LEuvoTh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04439917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-zorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6789-5257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05536539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2524971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Corbeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ro2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Coilliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gerard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599499v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598307v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Brayet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOop_8xkKa-tEmdh7sOtqVOfHN4ues45nc0MDKeFxDwfl_LEuvoTh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04439917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>