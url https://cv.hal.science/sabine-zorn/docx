--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -439,550 +439,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux libres et jeux racontés en classe maternelle : retour sur une démarche collaborative entre chercheuses et praticiennes en Fédération Wallonie-Bruxelles</w:t>
+                <w:t xml:space="preserve">Introduction – Langues des signes : vectrices d’une entrée dans la communication pour les personnes autistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nys</w:t>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caractères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69, pp.81-97</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (77), pp.281-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246092v1</w:t>
+                <w:t xml:space="preserve">hal-05330540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Langues des signes : vectrices d’une entrée dans la communication pour les personnes autistes ?</w:t>
+                <w:t xml:space="preserve">L’apprentissage expérientiel confronté à la multimodalité des formations : un retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Arneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14y45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330540v1</w:t>
+                <w:t xml:space="preserve">hal-05321763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage expérientiel confronté à la multimodalité des formations : un retour d’expérience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux libres et jeux racontés en classe maternelle : retour sur une démarche collaborative entre chercheuses et praticiennes en Fédération Wallonie-Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caractères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.81-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321763v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de compétences professionnelles dans le champ du polyhandicap : effets perçus d’un module de formation à l’analyse collective et croisée des interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les unités d’enseignement en maternelle autisme : quels facilitateurs et barrières à cette modalité de scolarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thania Corbeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 77, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14ro2⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15iki⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289931v1</w:t>
+                <w:t xml:space="preserve">hal-05469814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les unités d’enseignement en maternelle autisme : quels facilitateurs et barrières à cette modalité de scolarisation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de compétences professionnelles dans le champ du polyhandicap : effets perçus d’un module de formation à l’analyse collective et croisée des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thania Corbeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 78, </w:t>
+              <w:t xml:space="preserve">, 2025, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15iki⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14ro2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469814v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’observation en regards croisés des jeunes avec polyhandicap : un point d’appui pour développer de nouvelles relations éducatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,286 +1057,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Clément</w:t>
+                <w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (4), pp.107-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688990v1</w:t>
+                <w:t xml:space="preserve">hal-05567422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre parents de jeunes avec polyhandicap et professionnels de l’éducation : les apports d’une démarche collaborative d’analyse de situations filmées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
+                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567422v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking academic help: The case of lower secondary students with autism spectrum disorder and their teachers</w:t>
               </w:r>
@@ -1694,269 +1694,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être scolarisé en école élémentaire avec l’appui d’un DAR : points de vue d’élèves autistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours et formation des jeunes - éclairages théoriques et méthodologiques, mises en oeuvre inspirantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISIS &amp; INSPE de Caen, Oct 2025, Caen, France. https://inspe.unicaen.fr/evenement/colloque-du-lisis-parcours-et-formation-des-jeunes/</w:t>
+              <w:t xml:space="preserve">Ripsydeve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539619v1</w:t>
+                <w:t xml:space="preserve">hal-05322733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des usages du toucher dans les interactions entre professionnels et élèves avec polyhandicap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être scolarisé en école élémentaire avec l’appui d’un DAR : points de vue d’élèves autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Augnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ripsydeve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Parcours et formation des jeunes - éclairages théoriques et méthodologiques, mises en oeuvre inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISIS &amp; INSPE de Caen, Oct 2025, Caen, France. https://inspe.unicaen.fr/evenement/colloque-du-lisis-parcours-et-formation-des-jeunes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322733v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser les pratiques professionnelles : le rôle de la supervision dans les unités d'enseignement maternelle autisme (UEMA)</w:t>
               </w:r>
@@ -2037,51 +2037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing and assessing the quality of interactions during Free Play followed by Narrated Play in preschool classroom in French-Speaking Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2113,204 +2113,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et évaluer la qualité des interactions lors de jeux libres suivis d’un débriefing en classe d’accueil-première maternelle à l’aide de l’outil CLASS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microanalyse vidéo de l'imitation dans le cadre d'un atelier de LSF pour adultes non-verbaux avec un TND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche en Haute Ecole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Louvain en Hainaut, Mar 2024, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d'études internationale. Utilisation d’une langue des signes par et pour les personnes avec un trouble du neurodéveloppement (TND) : du terrain à la recherche et inversement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 &amp; INSEI, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544286v1</w:t>
+                <w:t xml:space="preserve">halshs-04620252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microanalyse vidéo de l'imitation dans le cadre d'un atelier de LSF pour adultes non-verbaux avec un TND</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gerard</w:t>
+                <w:t xml:space="preserve">Observer et évaluer la qualité des interactions lors de jeux libres suivis d’un débriefing en classe d’accueil-première maternelle à l’aide de l’outil CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études internationale. Utilisation d’une langue des signes par et pour les personnes avec un trouble du neurodéveloppement (TND) : du terrain à la recherche et inversement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 &amp; INSEI, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche en Haute Ecole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Louvain en Hainaut, Mar 2024, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04620252v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation des jeunes enfants en unité d’enseignement maternelle autisme : leviers, obstacles et pistes d’amélioration pour une école inclusive</w:t>
               </w:r>
@@ -2549,316 +2549,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs expérentiels des parents de jeunes avec polyhandicap : une expertise au service de la scolarisation inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition à la LSF de personnes avec un TND : Premières analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EXPAIRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Adultes dits non verbaux avec un trouble du neurodéveloppement (TND) : retours sur l’expérience d’une exposition longue à la langue des signes française (LSF) et réflexions sur une annotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Gérard (Paris 8, UMR SFL); Brigitte Garcia (Paris 8, UMR SFL); Sabine Zorn (INSEI, Grhapes), Jun 2023, Paris 8, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285476v1</w:t>
+                <w:t xml:space="preserve">hal-04716132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition à la LSF de personnes avec un TND : Premières analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Benefits of exposure to sign language for non-verbal adult with ASD: Pre-analysis of filmed interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adultes dits non verbaux avec un trouble du neurodéveloppement (TND) : retours sur l’expérience d’une exposition longue à la langue des signes française (LSF) et réflexions sur une annotation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Gérard (Paris 8, UMR SFL); Brigitte Garcia (Paris 8, UMR SFL); Sabine Zorn (INSEI, Grhapes), Jun 2023, Paris 8, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">JURE preconference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Aug 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716132v1</w:t>
+                <w:t xml:space="preserve">hal-04285663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of exposure to sign language for non-verbal adult with ASD: Pre-analysis of filmed interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les savoirs expérentiels des parents de jeunes avec polyhandicap : une expertise au service de la scolarisation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURE preconference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Aug 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Colloque EXPAIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP), May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285663v1</w:t>
+                <w:t xml:space="preserve">hal-04285476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports des projets de recherche Polyscol et Polycom pour la scolarisation des élèves avec polyhandicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2909,51 +2909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment observer les gestes professionnels d’enseignants travaillant avec des jeunes en situation de polyhandicap ? Focus sur une méthodologie d’observation dans le cadre d’une recherche participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Sep 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2978,103 +2978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler les relations humaines pour de futurs personnels de direction de dispositifs inclusifs : Mise à l'épreuve d'un dispositif de formation fondé sur la pédagogie expérientielle en temps de Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Arneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zorn</w:t>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives / Distance education: a brave new world? modalities, challenges, opportunities and prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National d’Enseignement à Distance (CNED); Revue scientifique Distances et Médiations des Savoirs (DMS); Université britannique The Open University, Oct 2022, Colloque à distance, France</w:t>
@@ -3097,234 +3097,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les robots de téléprésence en classe : de nouveaux outils à s’approprier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Buard</w:t>
+                <w:t xml:space="preserve">Émotions, communications et interactions en contexte de classe : les apports de la recherche Polycom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journée d’études du Comité d'Études, d'Éducation et de Soins Auprès des Personnes Polyhandicapées « Polyhandicap, quand les émotions manquent de mots »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAP, May 2021, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462965v1</w:t>
+                <w:t xml:space="preserve">hal-04329298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions, communications et interactions en contexte de classe : les apports de la recherche Polycom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Atlan</w:t>
+                <w:t xml:space="preserve">Les robots de téléprésence en classe : de nouveaux outils à s’approprier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du Comité d'Études, d'Éducation et de Soins Auprès des Personnes Polyhandicapées « Polyhandicap, quand les émotions manquent de mots »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESAP, May 2021, Visio conference, France</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329298v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de téléprésence en contexte scolaire, quelle dynamique collective de l'équipe d'établissement et quelles interactions en classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et territoires en éducation et en formation : enjeux, débats et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inter-congrès AREF, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3671,178 +3671,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t>
+                <w:t xml:space="preserve">Les interactions d'aide en classe : le cas d'élèves avec un trouble du spectre de l’autisme scolarisés dans l'enseignement secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">2ème journée d’études du Centre Ressources Autisme (CRA) de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2 et Centre Ressources Autisme (CRA) de Bretagne, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494450v1</w:t>
+                <w:t xml:space="preserve">hal-03155863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions d'aide en classe : le cas d'élèves avec un trouble du spectre de l’autisme scolarisés dans l'enseignement secondaire</w:t>
+                <w:t xml:space="preserve">Academic help seeking in French lower secondary school students with an autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée d’études du Centre Ressources Autisme (CRA) de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2 et Centre Ressources Autisme (CRA) de Bretagne, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155863v1</w:t>
+                <w:t xml:space="preserve">hal-02494450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle formation continue pour aider les enseignants à aider ?</w:t>
               </w:r>
@@ -4119,51 +4119,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux libres et jeux racontés en classe maternelle : retour sur une démarche collaborative entre chercheuses et praticiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4201,51 +4201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des dynamiques interactionnelles en LSF auprès d'adultes avec un TSA ou un TDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4277,342 +4277,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et évaluer la qualité des interactions lors de jeux libres suivis d’un débriefing en classe maternelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluer les interactions en classe maternelle lors d’un dispositif « Jeux libres-débriefing »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journée du Pôle Hainuyer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Midis de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599499v2</w:t>
+                <w:t xml:space="preserve">hal-04598307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les interactions en classe maternelle lors d’un dispositif « Jeux libres-débriefing »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LSF et TND : Progrès dans les interactions de 3 adultes avec TND dits non verbaux liés à une exposition longue à cette langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nys</w:t>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midis de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche : un dialogue nécessaire pour mieux comprendre l’autisme et les TND tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598307v2</w:t>
+                <w:t xml:space="preserve">hal-04764973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSF et TND : Progrès dans les interactions de 3 adultes avec TND dits non verbaux liés à une exposition longue à cette langue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+                <w:t xml:space="preserve">Observer et évaluer la qualité des interactions lors de jeux libres suivis d’un débriefing en classe maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Université d'Automne de l'ARAPI. La clinique au cœur de la recherche : un dialogue nécessaire pour mieux comprendre l’autisme et les TND tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. </w:t>
+              <w:t xml:space="preserve">10e Journée du Pôle Hainuyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764973v1</w:t>
+                <w:t xml:space="preserve">hal-04599499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de téléprésence en milieu scolaire : présentation du projet de recherche TÉLÉSCOL (TÉLÉprésence mobile en contexte SCOLaire) et des enjeux de l'évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4650,51 +4650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise des parents de jeunes en situation de polyhandicap : analyses en regards croisés parents – professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau interuniversitiaure de psychologie du développement et de l'éducation (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4719,51 +4719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du contexte d’installation d’élèves avec polyhandicap en classe : exemple de deux unités d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4915,51 +4915,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des langues des signes par et pour les personnes autistes non verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Puustinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6557,51 +6557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40A3C96D"/>
+    <w:nsid w:val="23E02291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6788,51 +6788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-zorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6789-5257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05536539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2524971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Corbeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ro2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Coilliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gerard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599499v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598307v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Brayet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOop_8xkKa-tEmdh7sOtqVOfHN4ues45nc0MDKeFxDwfl_LEuvoTh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04439917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabine-zorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6789-5257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-05536539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2524971" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thania Corbeil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ro2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01892150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Coilliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04285476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598307v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599499v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02494458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330532v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Brayet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insei.fr/ressources/critique-de-la-raison-inclusive-formation-apprentissages-mediations" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOop_8xkKa-tEmdh7sOtqVOfHN4ues45nc0MDKeFxDwfl_LEuvoTh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03921244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0311" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.fr/fr/content/alt%C3%A9rit%C3%A9s-et-soci%C3%A9t%C3%A9-inclusive" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03152034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02459734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04311116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03937889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert-Duffort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04439917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>