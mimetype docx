--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -124,213 +124,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité écologique de changements transformateurs en aménagement et essai de croisements disciplinaires</w:t>
+                <w:t xml:space="preserve">Quand l’expertise environnementale réorganise les services : le cas de la métropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Macé Le Ficher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094866v1</w:t>
+                <w:t xml:space="preserve">hal-05045976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’expertise environnementale réorganise les services : le cas de la métropole de Strasbourg</w:t>
+                <w:t xml:space="preserve">Nécessité écologique de changements transformateurs en aménagement et essai de croisements disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Macé Le Ficher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 33 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05045976v1</w:t>
+                <w:t xml:space="preserve">hal-05094866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trier le vivant urbain. Entre héritages et normes, des pratiques toujours teintées de sélection</w:t>
               </w:r>
@@ -630,243 +630,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation Quelle place pour l'aménagement et l'urbanisme dans les sciences sociales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Citron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863575v1</w:t>
+                <w:t xml:space="preserve">halshs-03840407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation Quelle place pour l'aménagement et l'urbanisme dans les sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Citron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Lehec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56-1, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.4019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03840407v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture urbaine et urbanisme : la terre et le faire, ce que cultiver la ville produit dans les espaces urbains</w:t>
               </w:r>
@@ -928,63 +928,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier pédagogique en urbanisme : apport des commanditaires à l’apprentissage par problèmes appliqués</w:t>
+                <w:t xml:space="preserve">Clients’ input to problem-based learning in urban planning studios. A discussion of the Municipality of Paris’s commission to the Paris School of Urban Planning’s Master programme on the redesign of Bastille and Italie squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro S Gomes</w:t>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
@@ -995,87 +995,87 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.4814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01900791v1</w:t>
+                <w:t xml:space="preserve">hal-03863585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clients’ input to problem-based learning in urban planning studios. A discussion of the Municipality of Paris’s commission to the Paris School of Urban Planning’s Master programme on the redesign of Bastille and Italie squares</w:t>
+                <w:t xml:space="preserve">L’atelier pédagogique en urbanisme : apport des commanditaires à l’apprentissage par problèmes appliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gomes</w:t>
+                <w:t xml:space="preserve">Pedro S Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
@@ -1086,51 +1086,51 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.4814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863585v1</w:t>
+                <w:t xml:space="preserve">halshs-01900791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement alimentaire parisien du XVIII e au XXI e siècle : les flux et leur gouvernance. Récit d’une trajectoire socioécologique</w:t>
               </w:r>
@@ -1566,82 +1566,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (2), </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 15 Numéro 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.16401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395056v1</w:t>
+                <w:t xml:space="preserve">hal-03863503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question alimentaire dans l’action publique locale. Analyse croisée des trajectoires municipales de Paris et de Brive-la-Gaillarde</w:t>
               </w:r>
@@ -1657,82 +1657,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Volume 15 Numéro 2, </w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.16401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863503v1</w:t>
+                <w:t xml:space="preserve">hal-01395056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir Paris : trajectoire de l’approvisionnement alimentaire de la métropole capitale, de la fin de l’Ancien Régime à nos jours</w:t>
               </w:r>
@@ -1969,285 +1969,285 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage à l’épreuve des politiques des transitions socio-écologiques, Etude de cas dans l’Eurométropole de Strasbourg et dans le Parc Naturel Régional (PNR) des Monts d’Ardèche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+                <w:t xml:space="preserve">La caractérisation de trajectoires socio-écologiques en soutien d'une landscape political ecology? Premiers éléments d'une application aux paysages de nature et d'agriculture français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Paysages incertains : représentations et pratiques de l’espace à l’heure de l’anthropocène”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094915v1</w:t>
+                <w:t xml:space="preserve">hal-03738465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation de trajectoires socio-écologiques en soutien d'une landscape political ecology? Premiers éléments d'une application aux paysages de nature et d'agriculture français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tissière</w:t>
+                <w:t xml:space="preserve">Le paysage à l’épreuve des politiques des transitions socio-écologiques, Etude de cas dans l’Eurométropole de Strasbourg et dans le Parc Naturel Régional (PNR) des Monts d’Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Paysages incertains : représentations et pratiques de l’espace à l’heure de l’anthropocène” - Uncertain landscapes: representations and practices of space in the Age of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738465v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser une transition agro-alimentaire par les flux d'azote : Aussois un cas d'étude du découplage progessif de la production et de la consommation</w:t>
               </w:r>
@@ -2603,51 +2603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et aménagement. Théories et débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,1426 +2679,1521 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friches en partage. Ecologie et politique en littoral breton.</w:t>
+                <w:t xml:space="preserve">La renaturation urbaine ordinaire: une voie pour la transition socio-écologique de l'aménagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Veitch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métis Presses, pp.173-186, 2026</w:t>
+              <w:t xml:space="preserve">Territoria naturalia. Aménager sans altérer, entre partage et réserve.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metis Press, pp.147-156, 2026, 9782940711772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511130v1</w:t>
+                <w:t xml:space="preserve">hal-05561135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bognon</w:t>
+                <w:t xml:space="preserve">Friches en partage. Ecologie et politique en littoral breton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Libaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Adisson</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-103, 2020, 978-2-271-13260-4</w:t>
+              <w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métis Presses, pp.173-186, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124947v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sabine Bognon; Marion Magnan; Juliette Maulat. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou; Fanny Rassat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et aménagement : théories et débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.13-24, 2020, Le siècle urbain, 9782200625351. </w:t>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0013⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-103, 2020, 978-2-271-13260-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278958v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville des réseaux à la ville des flux. Enjeux techniques, sociaux et politiques d’une appréhension de l’urbain par les flux</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Bognon; Marion Magnan; Juliette Maulat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37108⟩</w:t>
+              <w:t xml:space="preserve">Urbanisme et aménagement : théories et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.13-24, 2020, Le siècle urbain, 9782200625351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534631v1</w:t>
+                <w:t xml:space="preserve">hal-04278958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologisation. Processus et éthique en réponse aux crises globales</w:t>
+                <w:t xml:space="preserve">De la ville des réseaux à la ville des flux. Enjeux techniques, sociaux et politiques d’une appréhension de l’urbain par les flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Thébault</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline L’her</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0041⟩</w:t>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-180, 2020, Espaces et milieux, 9782271135629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278962v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnements. Approches écologiques du vivant, des ressources et du sensible</w:t>
+                <w:t xml:space="preserve">Écologisation. Processus et éthique en réponse aux crises globales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.63-79, 2020, 9782200625351. </w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.41-61, 2020, 9782200625351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278966v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologiser l’aménagement de l’espace urbain</w:t>
+                <w:t xml:space="preserve">Environnements. Approches écologiques du vivant, des ressources et du sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et biodiversité. Vers un paysage vivant structurant le projet urbain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urbanisme et aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.63-79, 2020, 9782200625351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279026v1</w:t>
+                <w:t xml:space="preserve">hal-04278966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation des enjeux de l'approvisionnement de proximité par un acteur dominant du système alimentaire. Le Meilleur d'Ici, une politique commerciale de circuit court du groupe Casino</w:t>
+                <w:t xml:space="preserve">Écologiser l’aménagement de l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">René-Paul Desse ; Sophie Lestrade. </w:t>
+              <w:t xml:space="preserve">Clergeau Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations de l'espace marchand</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urbanisme et biodiversité. Vers un paysage vivant structurant le projet urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apogée, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01395066v1</w:t>
+                <w:t xml:space="preserve">hal-04279026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'appropriation des enjeux de l'approvisionnement de proximité par un acteur dominant du système alimentaire. Le Meilleur d'Ici, une politique commerciale de circuit court du groupe Casino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René-Paul Desse ; Sophie Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+              <w:t xml:space="preserve">Mutations de l'espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-123, 2016, 978-2-7535-4899-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535316v1</w:t>
+                <w:t xml:space="preserve">hal-01395066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395074v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535317v1</w:t>
+                <w:t xml:space="preserve">hal-01395074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4108,368 +4203,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">podcast Les sentinelles du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Macé-Le Ficher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrer les flux de matières organiques urbaines: Une réflexion à partir du cas de la Ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lehec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture. Laëtitia Dablanc et Antoine Frémont (dir.), 2015, La métropole logistique. Paris, Armand Colin, 320 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.365-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.17.365-377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture. André Torre et Jean-Eudes Beuret, 2012, Proximités territoriales. Construire la gouvernance des territoires, entre convention, conflits et concertation. Paris, Economica, 105 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.231-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4479,151 +4574,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4633,114 +4728,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l’approvisionnement alimentaire dans la métropole parisienne. Trajectoire socio-écologique et construction de proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Universite Paris 1, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01175746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4887,51 +4982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233; Le Ficher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2158" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Judic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03817381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fl&#233;geau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagurgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00243-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9776" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QS6V8DXH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0041" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.365-377" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233; Le Ficher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Judic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03817381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fl&#233;geau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagurgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00243-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9776" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QS6V8DXH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.365-377" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>