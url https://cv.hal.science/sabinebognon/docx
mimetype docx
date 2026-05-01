--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1227,330 +1227,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens de l’événement. Histoire belge du biéroduc de Bruges.</w:t>
+                <w:t xml:space="preserve">Vers la reterritorialisation du réseau d’approvisionnement alimentaire parisien ? Trois approches de la mobilisation des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (107), pp.104-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.107.0104⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 3 (109-110), pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.109.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686754v1</w:t>
+                <w:t xml:space="preserve">hal-01686756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser une transition agro-alimentaire par les flux d'azote : Aussois un cas d'étude du découplage progessif de la production et de la consommation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sens de l’événement. Histoire belge du biéroduc de Bruges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.175.0967⟩</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (107), pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.107.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686319v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reterritorialisation du réseau d’approvisionnement alimentaire parisien ? Trois approches de la mobilisation des proximités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser une transition agro-alimentaire par les flux d'azote : Aussois un cas d'étude du découplage progessif de la production et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (109-110), pp.118-128. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (5), pp.967--990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.109.0118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.175.0967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686756v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question alimentaire dans l’action publique locale. Analyse croisée des trajectoires municipales de Paris et de Brive-la-Gaillarde</w:t>
               </w:r>
@@ -1916,407 +1916,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité comme nouvel argument dans les arbitrages du développement urbain : coexistence et renouvellement de stratégies locales héritées au Mans et à Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le paysage à l’épreuve des politiques des transitions socio-écologiques, Etude de cas dans l’Eurométropole de Strasbourg et dans le Parc Naturel Régional (PNR) des Monts d’Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Paysages incertains : représentations et pratiques de l’espace à l’heure de l’anthropocène” - Uncertain landscapes: representations and practices of space in the Age of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094874v1</w:t>
+                <w:t xml:space="preserve">hal-05094915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation de trajectoires socio-écologiques en soutien d'une landscape political ecology? Premiers éléments d'une application aux paysages de nature et d'agriculture français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage à l’épreuve des politiques des transitions socio-écologiques, Etude de cas dans l’Eurométropole de Strasbourg et dans le Parc Naturel Régional (PNR) des Monts d’Ardèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biodiversité comme nouvel argument dans les arbitrages du développement urbain : coexistence et renouvellement de stratégies locales héritées au Mans et à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Flegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Paysages incertains : représentations et pratiques de l’espace à l’heure de l’anthropocène” - Uncertain landscapes: representations and practices of space in the Age of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">colloque international de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094915v1</w:t>
+                <w:t xml:space="preserve">hal-05094874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser une transition agro-alimentaire par les flux d'azote : Aussois un cas d'étude du découplage progessif de la production et de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2358,90 +2358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition du système agro-alimentaire d'Aussois au XXe siècle : un cas d'étude du découplage progressif de la production et de la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2933,247 +2933,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou; Fanny Rassat. </w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Bognon; Marion Magnan; Juliette Maulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urbanisme et aménagement : théories et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.13-24, 2020, Le siècle urbain, 9782200625351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124947v1</w:t>
+                <w:t xml:space="preserve">hal-04278958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sabine Bognon; Marion Magnan; Juliette Maulat. </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou; Fanny Rassat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et aménagement : théories et débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.13-24, 2020, Le siècle urbain, 9782200625351. </w:t>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0013⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-103, 2020, 978-2-271-13260-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278958v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville des réseaux à la ville des flux. Enjeux techniques, sociaux et politiques d’une appréhension de l’urbain par les flux</w:t>
               </w:r>
@@ -3611,595 +3611,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535316v1</w:t>
+                <w:t xml:space="preserve">hal-03692044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395074v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535317v1</w:t>
+                <w:t xml:space="preserve">hal-01395074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692044v1</w:t>
+                <w:t xml:space="preserve">hal-01535317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4982,51 +4982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233; Le Ficher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Judic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03817381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fl&#233;geau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagurgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00243-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9776" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QS6V8DXH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.365-377" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233; Le Ficher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Judic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03817381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fl&#233;geau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagurgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00243-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9776" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QS6V8DXH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.365-377" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>