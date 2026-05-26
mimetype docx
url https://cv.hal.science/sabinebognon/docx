--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -630,243 +630,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation Quelle place pour l'aménagement et l'urbanisme dans les sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gimat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Lehec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56-1, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.4019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03840407v1</w:t>
+                <w:t xml:space="preserve">hal-03863575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation Quelle place pour l'aménagement et l'urbanisme dans les sciences sociales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lehec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Citron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863575v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03840407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture urbaine et urbanisme : la terre et le faire, ce que cultiver la ville produit dans les espaces urbains</w:t>
               </w:r>
@@ -928,63 +928,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clients’ input to problem-based learning in urban planning studios. A discussion of the Municipality of Paris’s commission to the Paris School of Urban Planning’s Master programme on the redesign of Bastille and Italie squares</w:t>
+                <w:t xml:space="preserve">L’atelier pédagogique en urbanisme : apport des commanditaires à l’apprentissage par problèmes appliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gomes</w:t>
+                <w:t xml:space="preserve">Pedro S Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
@@ -995,562 +995,562 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.4814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863585v1</w:t>
+                <w:t xml:space="preserve">halshs-01900791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier pédagogique en urbanisme : apport des commanditaires à l’apprentissage par problèmes appliqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approvisionnement alimentaire parisien du XVIII e au XXI e siècle : les flux et leur gouvernance. Récit d’une trajectoire socioécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro S Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bognon</w:t>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tem.4814⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01900791v1</w:t>
+                <w:t xml:space="preserve">hal-02354131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement alimentaire parisien du XVIII e au XXI e siècle : les flux et leur gouvernance. Récit d’une trajectoire socioécologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clients’ input to problem-based learning in urban planning studios. A discussion of the Municipality of Paris’s commission to the Paris School of Urban Planning’s Master programme on the redesign of Bastille and Italie squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018017⟩</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.4814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354131v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reterritorialisation du réseau d’approvisionnement alimentaire parisien ? Trois approches de la mobilisation des proximités</w:t>
+                <w:t xml:space="preserve">Sens de l’événement. Histoire belge du biéroduc de Bruges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (109-110), pp.118-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.109.0118⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1 (107), pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.107.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686756v1</w:t>
+                <w:t xml:space="preserve">hal-01686754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens de l’événement. Histoire belge du biéroduc de Bruges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser une transition agro-alimentaire par les flux d'azote : Aussois un cas d'étude du découplage progessif de la production et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.107.0104⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (5), pp.967--990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.175.0967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686754v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser une transition agro-alimentaire par les flux d'azote : Aussois un cas d'étude du découplage progessif de la production et de la consommation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la reterritorialisation du réseau d’approvisionnement alimentaire parisien ? Trois approches de la mobilisation des proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (5), pp.967--990. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (109-110), pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.175.0967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.109.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686319v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question alimentaire dans l’action publique locale. Analyse croisée des trajectoires municipales de Paris et de Brive-la-Gaillarde</w:t>
               </w:r>
@@ -1566,82 +1566,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Volume 15 Numéro 2, </w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.16401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863503v1</w:t>
+                <w:t xml:space="preserve">hal-01395056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question alimentaire dans l’action publique locale. Analyse croisée des trajectoires municipales de Paris et de Brive-la-Gaillarde</w:t>
               </w:r>
@@ -1657,82 +1657,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (2), </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 15 Numéro 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.16401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395056v1</w:t>
+                <w:t xml:space="preserve">hal-03863503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir Paris : trajectoire de l’approvisionnement alimentaire de la métropole capitale, de la fin de l’Ancien Régime à nos jours</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1916,582 +1916,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage à l’épreuve des politiques des transitions socio-écologiques, Etude de cas dans l’Eurométropole de Strasbourg et dans le Parc Naturel Régional (PNR) des Monts d’Ardèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nettoyer la ville à l’ère de l’anthropocène. Vers une écologisation des métiers de la propreté urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Flegeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bognon</w:t>
+                <w:t xml:space="preserve">Aurélien Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Natacha Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Paysages incertains : représentations et pratiques de l’espace à l’heure de l’anthropocène” - Uncertain landscapes: representations and practices of space in the Age of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Celles et ceux qui font durer la ville. Métiers du recyclage et de la maintenant des infrastructures urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Koerner; Mathieu Durand; Adeline Pierrat, Apr 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094915v1</w:t>
+                <w:t xml:space="preserve">hal-05611127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation de trajectoires socio-écologiques en soutien d'une landscape political ecology? Premiers éléments d'une application aux paysages de nature et d'agriculture français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biodiversité comme nouvel argument dans les arbitrages du développement urbain : coexistence et renouvellement de stratégies locales héritées au Mans et à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Tissière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque international de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738465v1</w:t>
+                <w:t xml:space="preserve">hal-05094874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité comme nouvel argument dans les arbitrages du développement urbain : coexistence et renouvellement de stratégies locales héritées au Mans et à Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La caractérisation de trajectoires socio-écologiques en soutien d'une landscape political ecology? Premiers éléments d'une application aux paysages de nature et d'agriculture français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094874v1</w:t>
+                <w:t xml:space="preserve">hal-03738465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser une transition agro-alimentaire par les flux d'azote : Aussois un cas d'étude du découplage progessif de la production et de la consommation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+                <w:t xml:space="preserve">Le paysage à l’épreuve des politiques des transitions socio-écologiques, Etude de cas dans l’Eurométropole de Strasbourg et dans le Parc Naturel Régional (PNR) des Monts d’Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT - Conférence interdisciplinaire sur l'écologie industrielle et territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Paysages incertains : représentations et pratiques de l’espace à l’heure de l’anthropocène” - Uncertain landscapes: representations and practices of space in the Age of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692097v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyser une transition agro-alimentaire par les flux d'azote : Aussois un cas d'étude du découplage progessif de la production et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLEIT - Conférence interdisciplinaire sur l'écologie industrielle et territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transition du système agro-alimentaire d'Aussois au XXe siècle : un cas d'étude du découplage progressif de la production et de la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale, COLEIT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes (UTT). FRA., 2014, Troyes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2501,51 +2596,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2554,148 +2649,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métis Presses. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme et aménagement. Théories et débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 288 p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2705,65 +2800,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaturation urbaine ordinaire: une voie pour la transition socio-écologique de l'aménagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,1422 +2873,1379 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoria naturalia. Aménager sans altérer, entre partage et réserve.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metis Press, pp.147-156, 2026, 9782940711772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches en partage. Ecologie et politique en littoral breton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Veitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Libaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métis Presses, pp.173-186, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Chapitre 26. Propreté urbaine et biodiversité dans les espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sabine Bognon; Marion Magnan; Juliette Maulat. </w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Machon, Francesca Di Pietro, Valérie Bertaudière-Montès, Laure Carassou, Serge Muller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et aménagement : théories et débats</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quae, 2025, 9782759241316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278958v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la ville des réseaux à la ville des flux. Enjeux techniques, sociaux et politiques d’une appréhension de l’urbain par les flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline L’her</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-180, 2020, Espaces et milieux, 9782271135629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124947v1</w:t>
+                <w:t xml:space="preserve">hal-03534631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ville des réseaux à la ville des flux. Enjeux techniques, sociaux et politiques d’une appréhension de l’urbain par les flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou; Fanny Rassat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-103, 2020, 978-2-271-13260-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03534631v1</w:t>
+                <w:t xml:space="preserve">halshs-04124947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologisation. Processus et éthique en réponse aux crises globales</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Bognon; Marion Magnan; Juliette Maulat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urbanisme et aménagement : théories et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.13-24, 2020, Le siècle urbain, 9782200625351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04278962v1</w:t>
+                <w:t xml:space="preserve">hal-04278958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnements. Approches écologiques du vivant, des ressources et du sensible</w:t>
+                <w:t xml:space="preserve">Écologisation. Processus et éthique en réponse aux crises globales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.63-79, 2020, 9782200625351. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Armand Colin, pp.41-61, 2020, 9782200625351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04278966v1</w:t>
+                <w:t xml:space="preserve">hal-04278962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologiser l’aménagement de l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clergeau Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et biodiversité. Vers un paysage vivant structurant le projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apogée, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation des enjeux de l'approvisionnement de proximité par un acteur dominant du système alimentaire. Le Meilleur d'Ici, une politique commerciale de circuit court du groupe Casino</w:t>
+                <w:t xml:space="preserve">Environnements. Approches écologiques du vivant, des ressources et du sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations de l'espace marchand</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urbanisme et aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.63-79, 2020, 9782200625351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bogno.2020.01.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395066v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'appropriation des enjeux de l'approvisionnement de proximité par un acteur dominant du système alimentaire. Le Meilleur d'Ici, une politique commerciale de circuit court du groupe Casino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Bucle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René-Paul Desse ; Sophie Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+              <w:t xml:space="preserve">Mutations de l'espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-123, 2016, 978-2-7535-4899-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692044v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro-alimentaire. Un découplage progressif de la production et de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bucle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-178, 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4203,368 +4255,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">podcast Les sentinelles du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Macé-Le Ficher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrer les flux de matières organiques urbaines: Une réflexion à partir du cas de la Ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lehec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture. Laëtitia Dablanc et Antoine Frémont (dir.), 2015, La métropole logistique. Paris, Armand Colin, 320 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.365-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.17.365-377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture. André Torre et Jean-Eudes Beuret, 2012, Proximités territoriales. Construire la gouvernance des territoires, entre convention, conflits et concertation. Paris, Economica, 105 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.231-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4574,151 +4626,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4728,114 +4780,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l’approvisionnement alimentaire dans la métropole parisienne. Trajectoire socio-écologique et construction de proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Universite Paris 1, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01175746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4982,51 +5034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233; Le Ficher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Judic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03817381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fl&#233;geau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagurgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00243-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9776" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QS6V8DXH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738465v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534631v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.365-377" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233; Le Ficher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Judic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pd5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03817381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fl&#233;geau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagurgue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00243-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bellamine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9776" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QS6V8DXH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tissi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04278966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bogno.2020.01.0063" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.365-377" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>