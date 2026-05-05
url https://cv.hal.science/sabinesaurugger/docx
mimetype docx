--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -114,13379 +114,13470 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Power of Framing: Institutional Policy Entrepreneurship in the EU's Wildfire Risk Management (WFRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epa2.70042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05595685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining the success of litigation strategies in the schrems cases : a framework for analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of European Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.28-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU soft law: Non-binding but enforceable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ausfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Eick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.668-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04832943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital technologies as a response to healthcare system crises: agenda-setting of digital health policies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.227-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-023-00223-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing the party-interest group relationships in contemporary democracies datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Haugsgjerd Allern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Wøien Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Rødland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Røed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Klüver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13540688221075591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Soft Law Trigger Differentiation and Disintegration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.1229-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ever more soft law? A dataset to compare binding and non-binding EU law across policy areas and over time (2004–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ausfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Eick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.741-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14651165221111985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03752687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normative transformations in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2020.1762440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft and hard law in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Normative Transformations in the European Union: On Hardening and Softening Law, 1, pp.21-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2020.1738096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The process of transfer: The micro-influences of power, time and learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peter Dolowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Plugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Policy and Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.445-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0952076718822714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between a rock and a hard place: Preference formation in France during the Eurozone crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.507-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1478929919868600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Constitutional Courts As Veto Players in the EMU Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3599037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualizing and measuring party-interest group relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Haugsgjerd Allern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Otjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poguntke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Wøien Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.135406882094939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1354068820949393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02939077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration through (case) law in the context of the Euro area and Covid-19 crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pandemic Politics and European Union responses, 42 (8), pp.1161-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07036337.2020.1852233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03091574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Study of National Preference Formation in Times of the Euro Crisis and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Puetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.463-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1478929919873262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Court of Justice of the European Union, conflicts of sovereignty and the EMU crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (7), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07036337.2019.1665655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing the EU’s political identity in policy making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41295-019-00169-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU political identity, integration and top-down analyses: a reply to Neil Fligstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41295-019-00177-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU’s legal identities and the Court of Justice of the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.548-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41295-019-00178-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The judicialisation of EMU politics: Resistance to the EU's new economic governance mechanisms at the domestic level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.1066-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1475-6765.12322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law européenne dans la mise sur agenda nationale. L'usage des instruments européens dans la construction des politiques d’e-santé en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.9-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.183.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01915147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing judicial activism of the CJEU the case of the court’s defence procurement rulings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07036337.2018.1537268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneurs politiques et engagement électoral. La loi LRU et le rôle de la conférence des présidents d'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (2), pp.319-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéraliser la zone euro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Ve République. Nouveaux regards, 166, pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.166.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Crise » de l’Union européenne ou « crises » de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.171.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicization and Integration Through Law: Whither Integration Theory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.933-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2016.1184415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological Approaches to the European Union in times of turmoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.70-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcms.12330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting ‘new modes of governance’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/cep.2015.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do crises lead to policy change? The multiple streams framework and the European Union’s economic governance instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policy Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.35-53 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11077-015-9239-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Resistance to EU Norms in Foreign and Security Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Foreign Affairs Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (Special Issue), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54648/eerr2015022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi continuer &amp;quot;Politique européenne&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mégie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (50), pp.18-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.050.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanization in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.181-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Justice au coeur de la gouvernance européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (149), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.149.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanisation in Times of Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1478-9302.12052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les résistances à la mise en œuvre des normes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivism and Public Policy Approaches in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.888-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501763.2013.781826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening the Black Box : The professionalization of Interest Groups in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klüver Heike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interest groups and advocacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.185-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/iga.2013.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théoriser l'Etat dans l'Union européenne ou la souveraineté au concret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et limites des approches de transfert des politiques publiques (policy transfer studies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.048.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social construction of the participatory turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (4), pp.471-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-6765.2009.01905.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00474676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does European integration theory need sociology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mérand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/cep.2010.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00474680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les policy transfers studies : analyse critique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00657982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological Approaches in EU Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (6), pp.935-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501760903090468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest Groups and Democracy in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.1274-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402380802374288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les remises en cause de l'intégration européenne. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les remises en cause de l'intégration européenne, 15 (4), pp.533-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.154.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00386827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Europeanization of Public Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13876980802276847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie de l'intégration européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.5-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avons-nous besoin d'une sociologie des Relations internationales pour analyser l'intégration européenne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.193-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential impact: Europeanising French non-state actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (7), pp.1079-1097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic &amp;quot;Misfit&amp;quot; ? Conceptions of Civil Society Participation in France and the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (2), pp.384-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt économiques face à un changement de paradigme : le cas de l'énergie nucléaire en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1662-6370.2007.tb00070.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective Action in the European Union. From interest group influence to participation in democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (4), pp.481-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt en France : transformation de rôles et enjeux politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (2), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.562.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européanisation comme transfert de politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (2), pp.179-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.132.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt au secours de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (2), pp.299 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.562.0299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanization as a methodological challenge : the case of interest groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (4), pp.291-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualiser l'intégration européenne : l'état de l'art théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54, pp.165-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenging French Interest Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (2), pp.203-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt français : entre exception française, l'Europe et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (4), pp.507-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.114.0507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science politique et l'enseignement de l'intégration européenne : une normalisation par le &amp;quot;haut&amp;quot; et par le &amp;quot;bas&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.105-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise : une forme de participation des groupes d'intérêt au processus décisionnel communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (4), pp.375-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt entre démocratie associative et mécanismes de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.151-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eine reformierte neue Weltordnung – oder im Westen nichts Neues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welt Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisational Structuring: the case of the European Commission and its external policy responsibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Nugent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (3), 345-364 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501760210138787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les modes de représentation des intérêts dans l'Union européenne : construction d'une problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de recherche/Research in question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05025743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Court of Justice in Public Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minna van Gerven; Christine Rothmayr Allison; Klaus Schubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-8, 2026, 978-3-030-90434-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90434-0_117-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructivism and Agenda Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolaos Zahariadis; Kristin Taylor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Public Policy Agenda-Setting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.137-152, 2025, Political Science and Public Policy, 9781035318506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05264788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Cini; Nieves Pérez-Solórzano Borragán. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.463-476, 2025, 9780198898986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivism and public administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gijs Jan Brandsma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook on European Union Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.34-44, 2024, 9781802209006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781802209013.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05239528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and Differentiation within the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bob Reinalda; Marieke Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of International Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.522-532, 2024, 9781032540696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05264823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit et la science politique dans les études européennes : quelle synergie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Burdy; Jamil Sayah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions sur les relations et les coopérations internationales, Mélanges offerts à Jean Marcou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2024, Diversités, 978-2-336-49975-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand theories of integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel B.H. Faure; Christian Lequesne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Elgar Companion to the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.13-26, 2023, 978 1 80088 342 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Court of Justice of the European Union : A Quiet Leader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dermot Hodson; Uwe Puetter; Sabine Saurugger; John Peterson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Institutions of the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5th edition, Oxford University Press, pp.149-176, 2022, 978-0-19-886222-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EU’s Legal Identities and the Court of Justice of the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Saurugger; Mark Thatcher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing the EU's Political Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.89-107, 2022, 978-3-031-17407-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17407-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04209675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation and the European Court of Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Leruth; Stefan Gänzle; Jarle Trondal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Differentiation in the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-247, 2022, 978-0-429-05413-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429054136-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04209687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do the negotiations about the Multiannual Financial Framework 2021-2027 mean for theories of European integration? Reflections from an actor-centred constructivist perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sybille Münch; Hubert Heinelt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Policymaking at a Crossroads : Negotiating the 2021–2027 Budget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-271, 2022, 978-1-78897-764-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04209666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing the EU’s Political Identity in Policy Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Thatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Saurugger; Mark Thatcher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructing the EU's Political Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-16, 2022, 978-3-031-17407-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17407-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04209715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la gouvernance économique de l'Union européenne en temps de crise : rapports de force, coalitions d'acteurs et renforcement des contraintes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Hassenteufel; Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques dans la crise : 2008 et ses suites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Les Presses, pp.61-87, 2021, Domaine Gouvernances, 978-2-7246-2700-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.hasse.2021.01.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des pouvoirs externes du Parlement européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.389-407, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03551319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanization as a Methodological Challenge. The Case of Interest Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iris Geva-May; B. Guy Peters; Joselyn Muhleisen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Methods in Comparative Policy Analysis Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Classics of Comparative Policy Analysis, 9781032082233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The politics of the Court of Justice of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul James Cardwell; Marie-Pierre Granger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research handbook on the politics of EU law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.31-49, 2020, Research handbooks in law and politics, 978-1-78897-127-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781788971287.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konzepte der Integrationsforschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Werner Weidenfeld; Wolfgang Wessels; Funda Tekin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa von A bis Z : Taschenbuch der europäischen Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Fachmedien Wiesbaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-423, 2020, 978-3-658-24455-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-658-24455-2_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociological Approaches to the Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Brack; Seda Gürkan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theorising the Crises of the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9780367431402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04246372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Bigo; Thomas Diez; Evangelos Fanoulis; Ben Rosamond; Yannis A. Stivachtis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Critical European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9780367506568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04246323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Sauver l'Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauver l’Europe ? Citoyens, élections et gouvernance européenne par gros temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.9-16, 2019, 978-2-247-18958-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands partis de gouvernement peuvent-ils perdre les élections européennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauver l'Europe ? Citoyens, élections et gouvernance européenne par gros temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.83-92, 2019, 978-2-247-18958-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de l’austérité pour faire face à la crise. Que reste-t-il aux États comme marge de manœuvre économique et sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauver l'Europe ? Citoyens, élections et gouvernance européenne par gros temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2019, 978-2-247-18958-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02046909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui gouverne l'Union européenne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauver l'Europe ? : citoyens, élections et gouvernance européenne par gros temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.27-35, 2019, Les Sens du droit, 978-2-247-18958-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02055516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crises, facteur d'intégration ou de désintégration normative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Vayssière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et ruptures en Europe : vers quelles mutations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universités du Midi, pp.79-95, 2018, Histoire - Tempus • Contemporaine, 978-2-8107-0586-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01890180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Union and Federalism: possibilities and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Grin; Françoise Nicod; Bernhard Altermatt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes d'Europe. Forms of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218, Economica, pp.173-200, 2018, Cahiers Rouges, 978-2-7178-7008-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01731390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The values of the Court of Justice of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Foret; Oriane Calligaro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Values : Challenges and Opportunities for EU Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.109-126, 2018, 9781351037419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781351037426-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01829507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The constructivist turn in EU public policy approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sybille Münch; Hubert Heinelt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of European Policies: Interpretive Approaches to the EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.19-34, 2018, 978 1 78471 935 7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784719364.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting in times of crisis: the implementation of European rigor plans in the Irish and Greek cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Zahariadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolaos Zahariadis and Laurie Buonanno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of European Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.349-356, 2018, The Routledge Handbook of European Public Policy, 978-1138927339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CJEU and the Parliament’s External Powers Since Lisbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Costa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Parliament in times of EU crisis : dynamics and transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.77-98, 2018, European administrative governance, 978-3-319-97390-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-97391-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d’intérêt et l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Costa; Frédéric Mérand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.173-204, 2017, 978-2-8027-5572-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociological Institutionalism and European Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William R. Thompson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Research Encyclopedias : Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2017, 978-0-19-022863-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acrefore/9780190228637.013.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01538941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Europeanization of Public Policy in France: Actor-Centred Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Elgie; Emiliano Grossman; Amy Mazur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.128-150, 2016, 978-0-19-966969-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199669691.013.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional integration in times of crises: power, institutional density and the people. A Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Saurugger; Fabien Terpan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis and institutional change in regional integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-223, 2016, Routledge studies on challenges, crises and dissent in world politics ; 2, 978-1-138-95183-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on expliquer la Cour de justice de l’Union européenne par ses juges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geoffrey Grandjean; Jonathan Wildemeersch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les juges, décideurs politiques ? : essais sur le pouvoir politique des juges dans l'exercice de leur fonction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.199-218, 2016, 978-2-8027-5484-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional integration in times of crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Saurugger; Fabien Terpan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis and institutional change in regional integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-20, 2016, Routledge studies on challenges, crises and dissent in world politics ; 2, 978-1-138-95183-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructivism and Agenda-Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolaos Zahariadis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Public Policy Agenda Setting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.132-156, 2016, Social and Political Science 2016, 978-1-78471-591-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784715922.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Nature of Instruments. Why and How Instruments of Participation Change in the European Union?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Halpern; Patrick Le Galès; Pierre Lascoumes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'instrumentation de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.317-344, 2014, Gouvernance, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.halpe.2014.01.0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The professionalization of international non-governmental organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf-Dieter Eberwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bob Reinalda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of International Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-269, 2013, 978-0-415-50143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04323301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeanizing Interest Groups and Social Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Bulmer; Christian Lequesne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The member states of the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.333-356, 2013, 978-0-19-954483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dario Battistella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches en relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.319-338, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00904911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond non-compliance with legal norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theofanis Exadaktylos et Claudio Radaelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research design in European Studies: Establishing Causality in Europeanization, Basingstoke, Palgrave, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, Macmillan, pp.134-154, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Professionalization of EU's Civil Society.A conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan van Deth et William Maloney. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Participatory Dimensions in Civil Society: Professionalization and Individualized Collective Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.69-83, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest representation and advocacy within the European Union: the Making of Democracy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bob Reinalda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ashgate Research Companion to Non-State Actors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.263-276, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COREPER and National Governments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeremy Richardson, David Coen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lobbying in the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.105-125, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des partis politiques dans les procédures délibératives promues par l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Lefebvre; Antoine Roger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les partis politiques à l'épreuve des procédures délibératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-50, 2009, Res Publica, 978-2-7535-0869-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la participation des intérêts sociaux à la régulation politique. Apports et limites de la démocratie associative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Duclos; Guy Groux; Olivier Mériaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique et la dynamique des relations professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L.G.D.J, pp.111-124, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour un plus grand pluralisme théorique et méthodologique en science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Delori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Saurugger; Mathias Delori; Delphine Deschaux-Beaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le choix rationnel en science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-33, 2009, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d'intérêt et l'action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Woll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science politique de l'intégration européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.223-247, 2008, 9782717855708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution d'un « vrai champ de recherche » ? Une conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Belot; Paul Magnette, Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science politique de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.375-382, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social construction of the participatory turn. The European Union and &amp;quot;organized civil society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Dehousse; Laurie Boussaguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Transformation of EU policies. Governance at work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, CONNEX - Network of Excellence, pp.149-184, 2008, CONNEX Report Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bevir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sage, pp.169-173, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bevir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage, pp.462-464, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SME Organisations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Traxler, Gerhard Huemer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Business Interest Associations, Firm Size and Governance. A Comparative Analytical Approach,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.122-140, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser l'expertise? Acteurs non-étatiques et fabrication d'un savoir légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Costa, Paul Magnette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Europe des élites ? Réflexions sur la fracture démocratique de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université libre de Bruxelles, pp.225-239, 2007, 978-2-8004-1399-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consociationalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bevir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sage, pp.462-464, 2007</w:t>
+              <w:t xml:space="preserve">, Sage, pp.142-143, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Olivier Costa, Paul Magnette. </w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser l'Union européenne par le bas ? Des &amp;quot;groupes d'intérêt&amp;quot; à la &amp;quot;société civile organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Cohen, Antoine Vauchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Europe des élites ? Réflexions sur la fracture démocratique de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Université libre de Bruxelles, pp.225-239, 2007, 978-2-8004-1399-0</w:t>
+              <w:t xml:space="preserve">La constitution européenne. Elites, mobilisations, votes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université libre de Bruxelles, pp.131-149, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Nuclear Industry and Eastern Europe : The Consequences of a Paradigm Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Le Gloannec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-state actors in international relations : the case of Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, pp.145-161, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The professionalisation of interest representation: a problem for the participation of civil society in EU governance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stijn Smismans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society and Legitimate European Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.260-276, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d'experts : une porte d'entrée de la société civile dans l'UE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie démocratique en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.47-64, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités internationales des groupes d'intérêts européens. Programmes communautaires, légitimation et structures nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Nadal; Marianne Marty; Céline Thiriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la politique comparée : les terrains du comparatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Karthala, pp.99-115, 2005, Hommes et sociétés, 2-84586-693-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-operation or competition? Nuclear energy and the Ostpolitik of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vassiliki N. Koutrakou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary issues and debates in EU policy : The European Union and international relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, pp.162-174, 2004, 0-7190-6419-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités et transformations de la représentation dans l'Union européenne. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modes de représentation dans l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.13-34, 2003, 2-7475-4022-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324118v1</w:t>
-              </w:r>
-[...5663 lines deleted...]
-                <w:t xml:space="preserve">halshs-05025743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the success of litigation strategies in the Schrems cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EU Futures : Litigation strategies at a time of digital transformation: New Directions of EU Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Grenoble; Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE); University Association for Contemporary European Studies (UACES), May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How responsive is the European Court of Justice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACES 53rd Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’autonomie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pelaudeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La politique européenne de la France sous la Présidence Macron : rupture ou continuité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping the Court: Supranational Adjudication and the EU/UK Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Conference of the Europeanists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU Soft-law: Non-binding but Enforceable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ausfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Eick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Hartlapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Conference of the Europeanists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping the Court: Supranational Adjudication and the EU/UK Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACES 52nd annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Association for Contemporary European Studies (UACES), Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiation in the EU and Mercosur, and external dominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pelaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Conference of the Europeanists : Europe’s Past, Present, and Future: Utopias and Dystopias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Council for European Studies, Jun 2021, En distanciel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ever more soft law? Comparing binding and non-binding EU law across policy areas and over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Hartlapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ausfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Eick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Compliance with Soft Law: Assessing and Explaining Compliance with Legally Non-Binding Global and Regional Governance Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Hamburg, Apr 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Responsive is the European Court of Justice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Terpan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference of the Europeanists : Europe’s Past, Present, and Future: Utopias and Dystopias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2021, En distanciel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU's Legal Identities and the Court of Justice of the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference of the Europeanists : Europe’s Past, Present, and Future: Utopias and Dystopias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2021, En distanciel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualising the Use of Soft Law in the EU Multilevel System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Terpan</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Virtual General Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Aug 2020, En distanciel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Court of Justice of the EU, supranational sovereignty and the EMU crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference of Europeanists : Sovereignties in Contention: Nations, Regions and Citizens in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining the Transformations of Law: The Cases of Migration, Cybersecurity and Economic Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 EUSA International Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Studies Association (EUSA), May 2019, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Court of Justice of the European Union, conflicts of sovereignty and the EMU crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès de l’AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique; Sciences Po Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CJEU and the Parliament’s Powers since Lisbon. Judicial Support to Representative Democracy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 EUSA International Biennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Union Studies Association (EUSA), May 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Court of Justice of the EU, conflicts of sovereignty and the EMU crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standing Group on European Union, European Consortium of Political Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the transformations of law - The Cases of migration, cybersecurity and economic governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Normative transformations in the European Union: on softening and hardening law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Values of the Court of Justice of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial conference of the ECPR Standing Group on the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for European Studies and Comparative Politics; Laboratoire interdisciplinaire d’évaluation des politiques publiques (LIEPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book presentation : The Court of Justice of the European Union and the Politics of Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the European Union Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allied through litigation? The CJEU and the external powers of the european parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th international conference of europeanists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Council for European studies, Jul 2017, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU's legal identities: The Court of justice of the EU ad &amp;quot;integration through law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th international conference of europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CJEU and the Parliament's powers since Lisbon: Judicial support to representative democracy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Parliament in times of EU crisis: Dynamics and Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College of Europe &amp; European Parliament Research Service, May 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicial activism? Defence Procurement and the European Court of Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA's 57th Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise comme productrice de normes. Analyse longitudinale des politiques européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage et représentations des crises en Europe, Colloque Amphis de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche en droit européen international et comparé (IRDEIC), Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Compliance: instruments of resistance in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Civil Society Organizations' Changing Structures in the EU. Lessons from the social movement and party politics literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions, 15-19 April 2009, Lisbon, Workshop 5 « Professionalization and Individualized Collective Action : Analysing New ‘Participatory' Dimensions in Civil Society”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la convergence : instruments de résistance dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès de l'Association française de science politique (AFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionalization and Participation. NGOs and global participatory democracy ? A Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf-Dieter Eberwein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Political Science Convention, July 2009, Santiago di Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Santiago di Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00403678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy and Interest Group Studies in the EU: Towards a Sociological Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions, Rennes, France, Panel 9, "Does European integration theory need sociology?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13496,395 +13587,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping the Court: Supranational Adjudication and the EU/UK Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04209772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courts as political actors: Resistance to the EU's new economic governance mechanisms at the domestic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontan Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01628964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Policy Change in the European Union. An actor-centred analytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting EU Norms. A Framework for Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00911340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a sovereignty problem in the EU?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00911482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13894,1614 +13985,1614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Institutions of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermot Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Puetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dermot Hodson; Uwe Puetter; Sabine Saurugger; John Peterson. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.474, 2022, New European Union Series, 978-0-19-886222-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford University Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-04209748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing the EU's Political Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Saurugger; Mark Thatcher. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.178, 2022, 978-3-031-17407-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17407-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques dans la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17407-0⟩</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.364, 2021, Académique, 9782724627008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.hasse.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories et concepts de l'intégration européenne. 2e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 448 p., 2020, Références, 978-2-7246-2635-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sauru.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver l'Europe ? Elections, citoyens et gouvernance européenne par gros temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2019, 978-2-247-18958-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/9780520973305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Court of Justice of the European Union and the politics of law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan Education, pp.XV-256, 2017, The European Union Series, 978-1-137-32027-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis and Institutional Change in Regional Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saurugger, Sabine; Terpan, Fabien. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2016, Routledge studies on challenges, crises and dissent in world politics ; 2, 978-1-138-95183-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315667959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teorije i Koncepti Europske Integracije</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FPZG, pp.310, 2013, 978-953-6457-75-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical Approaches to European Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave, pp.305, 2013, European Union Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.296, 2012, U, 9782200259983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.gross.2012.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt et l'action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.293, 2012, 9782200259983</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories et concepts de l'intégration européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.364, 2021, Académique, 9782724627008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.hasse.2021.01⟩</w:t>
+              <w:t xml:space="preserve">, pp.483, 2010, Gouvernances, Patrick Le Galès, 9782724611410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sauru.2010.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.sauru.2020.01⟩</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix rationnel en science politique : débats critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.354, 2009, Res publica, 9782753538641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.11964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Simon Persico</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science politique de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Magnette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.387, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Groupes d’intérêt : action collective et stratégies de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Terpan</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Palgrave Macmillan Education, pp.XV-256, 2017, The European Union Series, 978-1-137-32027-8</w:t>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.251, 2006, Collection U. Sociologie, 9782200266523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Européaniser les intérêts ? Les groupes d'intérêt économiques et l'élargissement de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.369, 2004, Logiques Politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de représentation dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.304, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de l'Europe, Lexique de l'intégration européenne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Irondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.363, 2001, 9782724608137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">FPZG, pp.310, 2013, 978-953-6457-75-5</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mots de l’Europe : lexique de l’intégration européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Quermonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Irondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Fondation Robert Schuman; Presses de Sciences Po, pp.362, 2001, 9782724608137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...882 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15511,111 +15602,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Court of Justice (ECJ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford encyclopedia of European Union politics : [4 volumes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.817-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15625,908 +15716,908 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Puzzle of National Preference Formation and the Study of the Euro Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Puetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (4), pp.463-645, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing the EU's political identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Thatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (4), 630 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Member States’ Resistance to Soft Law in Foreign and Security Policy - European Foreign Affairs Review, 20(2), August 2015, Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Foreign Affairs Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20 (2/1), pp.1-20, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01829808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boussaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dehousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 149, pp.242, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">80, pp.176, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaderni.663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainstreaming Sociology in EU Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mérand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), pp.159, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches sociologiques de l'intégration européenne. Perspectives critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 276 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remises en cause de l'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (4), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00388191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Europeanization of Public Policies: New Research Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio M. Radaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (3), pp.326, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élargissement de l'Union européenne : un processus de transfert institutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), 180 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId349"/>
+      <w:footerReference w:type="default" r:id="rId352"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16673,51 +16764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560709v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-030-90434-0_117-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90434-0_117-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802209013.00011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04238974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Differentiation-in-the-European-Union/Leruth-Ganzle-Trondal/p/book/9781032183824?srsltid=AfmBOooBeU4a_7iWP8kXoKHBKTjMN-JbOwBx1p6Dq5zmo6EKO3otU0HC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429054136-17" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eu-policymaking-at-a-crossroads-9781788977647.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thatcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17407-0_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0_1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01.0061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788971287.00011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Theory-and-Methods-in-Comparative-Policy-Analysis-Studies-Volume-One/Geva-May-Peters-Muhleisen/p/book/9781032082233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-24455-2_84" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-24455-2_84" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Theorising-the-Crises-of-the-European-Union/Brack-Gurkan/p/book/9781003001423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Critical-European-Studies/Bigo-Diez-Fanoulis-Rosamond-Stivachtis/p/book/9780429491306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351037426-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784719364.00008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zahariadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97391-3_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F587FG9M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315667959-15/regional-integration-times-crisis-sabine-saurugger-fabien-terpan?context=ubx&amp;amp;refId=7da9fcd1-de1c-4de2-bfd1-8298cb90d369" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315667959-1/regional-integration-times-crises-sabine-saurugger-fabien-terpan?context=ubx&amp;amp;refId=8cede091-3f6d-4f91-8c13-c362335a6aba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784715922.00016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.halpe.2014.01.0317" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dieter Eberwein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203405345-22/professionalization-international-non-governmental-organizations-wolf-dieter-eberwein-sabine-saurugger?context=ubx&amp;amp;refId=749d376a-9895-485b-b3d2-8e235c017dec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Woll" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ausfelder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hartlapp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mespoulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12537" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Haugsgjerd Allern" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke W&#248;ien Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise R&#248;dland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken R&#248;ed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Kl&#252;ver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221075591" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; B&#233;rut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00223-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/609" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165221111985" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2020.1762440" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2020.1738096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peter Dolowitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Plugaru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0952076718822714" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478929919868600" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Warren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3599037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2020.1852233" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poguntke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820949393" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319101v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kassim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puetter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478929919873262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2019.1665655" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00169-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00177-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00178-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan Fontan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12322" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2018.1537268" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0319" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.166.0125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539008v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.171.0023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2016.1184415" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327745v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12330" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMKZ47C4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2015.9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11077-015-9239-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/eerr2015022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303615v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;gie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.050.0018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969255v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.149.0059" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1478-9302.12052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.666" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2013.781826" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#252;ver Heike" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/iga.2013.2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.048.0009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2009.01905.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DRG51L3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657982v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760903090468" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321269v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802374288" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0533" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Radaelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876980802276847" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281989v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282011v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282024v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1662-6370.2007.tb00070.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282003v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0197" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.132.0179" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459131v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0299" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.114.0507" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282063v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282057v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282064v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Nugent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760210138787" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05025743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919180v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pelaudeix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834663v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pelaudeix" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834753v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834746v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834755v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834759v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983600v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989953v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983695v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989943v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474693v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403678v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209772v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crespy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911340v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209748v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Hodson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peterson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-institutions-of-the-european-union-9780198862222?q=978-0-19-886222-2&amp;amp;cc=fr&amp;amp;lang=en#" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209758v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-17407-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218552v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100509060" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933411v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100185040#h2tabFormats" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sauru.2020.01" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045971v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/9780520973305" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315667959/crisis-institutional-change-regional-integration-sabine-saurugger-fabien-terpan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315667959" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879692v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183951v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gross.2012.01" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879689v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447991v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100984520" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sauru.2010.01" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magnette" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398435v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281979v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281953v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Irondelle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394449v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quermonne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322815v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297675v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328764v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829808v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297761v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bauer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Becker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.663" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320449v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370181v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388191v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320954v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio M. Radaelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320592v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595685v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.70042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ausfelder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hartlapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mespoulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; B&#233;rut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00223-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Haugsgjerd Allern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke W&#248;ien Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise R&#248;dland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken R&#248;ed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Kl&#252;ver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221075591" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/609" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165221111985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2020.1762440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2020.1738096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peter Dolowitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Plugaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0952076718822714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478929919868600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Warren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3599037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poguntke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820949393" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2020.1852233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kassim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478929919873262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2019.1665655" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thatcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00169-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00177-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00178-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan Fontan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2018.1537268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.166.0125" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.171.0023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2016.1184415" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMKZ47C4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2015.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11077-015-9239-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/eerr2015022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;gie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.050.0018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.149.0059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1478-9302.12052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2013.781826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#252;ver Heike" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/iga.2013.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.048.0009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2009.01905.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DRG51L3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760903090468" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802374288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0533" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Radaelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876980802276847" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1662-6370.2007.tb00070.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0197" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.132.0179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459131v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0299" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.114.0507" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Nugent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760210138787" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05025743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-030-90434-0_117-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90434-0_117-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802209013.00011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04238974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Differentiation-in-the-European-Union/Leruth-Ganzle-Trondal/p/book/9781032183824?srsltid=AfmBOooBeU4a_7iWP8kXoKHBKTjMN-JbOwBx1p6Dq5zmo6EKO3otU0HC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429054136-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209666v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eu-policymaking-at-a-crossroads-9781788977647.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17407-0_1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0_1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01.0061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Theory-and-Methods-in-Comparative-Policy-Analysis-Studies-Volume-One/Geva-May-Peters-Muhleisen/p/book/9781032082233" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788971287.00011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-24455-2_84" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-24455-2_84" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Theorising-the-Crises-of-the-European-Union/Brack-Gurkan/p/book/9781003001423" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Critical-European-Studies/Bigo-Diez-Fanoulis-Rosamond-Stivachtis/p/book/9780429491306" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caune" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055516v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351037426-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784719364.00008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652025v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zahariadis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97391-3_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F587FG9M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.179" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315667959-15/regional-integration-times-crisis-sabine-saurugger-fabien-terpan?context=ubx&amp;amp;refId=7da9fcd1-de1c-4de2-bfd1-8298cb90d369" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315667959-1/regional-integration-times-crises-sabine-saurugger-fabien-terpan?context=ubx&amp;amp;refId=8cede091-3f6d-4f91-8c13-c362335a6aba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784715922.00016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.halpe.2014.01.0317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dieter Eberwein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203405345-22/professionalization-international-non-governmental-organizations-wolf-dieter-eberwein-sabine-saurugger?context=ubx&amp;amp;refId=749d376a-9895-485b-b3d2-8e235c017dec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323378v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904911v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738306v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378217v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Woll" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282078v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282077v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282080v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282084v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834146v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919180v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pelaudeix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pelaudeix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219262v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834689v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834753v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983666v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983687v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983695v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989943v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327805v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378202v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403678v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321276v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crespy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911340v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911482v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Hodson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peterson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-institutions-of-the-european-union-9780198862222?q=978-0-19-886222-2&amp;amp;cc=fr&amp;amp;lang=en#" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-17407-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218552v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100509060" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933411v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100185040#h2tabFormats" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sauru.2020.01" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045971v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/9780520973305" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439331v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327474v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315667959/crisis-institutional-change-regional-integration-sabine-saurugger-fabien-terpan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315667959" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969558v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879692v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183951v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gross.2012.01" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879689v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447991v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100984520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sauru.2010.01" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magnette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398435v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281961v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281953v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Irondelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394449v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quermonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322815v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297675v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328764v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829808v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297761v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bauer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Becker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879695v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.663" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320449v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370181v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio M. Radaelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>