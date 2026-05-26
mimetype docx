--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -239,5500 +239,5500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05595685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EU soft law: Non-binding but enforceable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ausfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Eick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.668-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04832943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explaining the success of litigation strategies in the schrems cases : a framework for analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of European Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (4), pp.28-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Ausfelder</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing the party-interest group relationships in contemporary democracies datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Haugsgjerd Allern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Eick</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Wøien Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Rødland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Mespoulet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Røed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Terpan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Klüver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Law Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eulj.12537⟩</w:t>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13540688221075591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technologies as a response to healthcare system crises: agenda-setting of digital health policies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (3), pp.227-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-023-00223-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ever more soft law? A dataset to compare binding and non-binding EU law across policy areas and over time (2004–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ausfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Eick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.741-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14651165221111985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03752687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Soft Law Trigger Differentiation and Disintegration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.1229-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normative transformations in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2020.1762440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between a rock and a hard place: Preference formation in France during the Eurozone crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.507-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1478929919868600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The process of transfer: The micro-influences of power, time and learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peter Dolowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Plugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Policy and Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.445-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0952076718822714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft and hard law in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Normative Transformations in the European Union: On Hardening and Softening Law, 1, pp.21-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2020.1738096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Constitutional Courts As Veto Players in the EMU Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3599037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualizing and measuring party-interest group relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Haugsgjerd Allern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Otjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poguntke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-023-00223-2⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Elin Haugsgjerd Allern</w:t>
+                <w:t xml:space="preserve">Vibeke Wøien Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Heike Klüver</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (2), pp.394-403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13540688221075591⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.135406882094939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1354068820949393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02939077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration through (case) law in the context of the Euro area and Covid-19 crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15166/2499-8249/609⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pandemic Politics and European Union responses, 42 (8), pp.1161-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07036337.2020.1852233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03091574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Court of Justice of the European Union, conflicts of sovereignty and the EMU crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14651165221111985⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (7), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07036337.2019.1665655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02343922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Study of National Preference Formation in Times of the Euro Crisis and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Puetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.463-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1478929919873262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing the EU’s political identity in policy making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41295-019-00169-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU political identity, integration and top-down analyses: a reply to Neil Fligstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41295-019-00177-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU’s legal identities and the Court of Justice of the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.548-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41295-019-00178-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The judicialisation of EMU politics: Resistance to the EU's new economic governance mechanisms at the domestic level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.1066-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1475-6765.12322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soft law européenne dans la mise sur agenda nationale. L'usage des instruments européens dans la construction des politiques d’e-santé en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.9-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.183.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01915147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing judicial activism of the CJEU the case of the court’s defence procurement rulings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07036337.2018.1537268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneurs politiques et engagement électoral. La loi LRU et le rôle de la conférence des présidents d'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (2), pp.319-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéraliser la zone euro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Ve République. Nouveaux regards, 166, pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.166.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Crise » de l’Union européenne ou « crises » de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.171.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01539008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting ‘new modes of governance’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/cep.2015.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological Approaches to the European Union in times of turmoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.70-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcms.12330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politicization and Integration Through Law: Whither Integration Theory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (1), pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01402382.2020.1762440⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.933-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2016.1184415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do crises lead to policy change? The multiple streams framework and the European Union’s economic governance instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policy Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.35-53 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11077-015-9239-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Resistance to EU Norms in Foreign and Security Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Foreign Affairs Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (Special Issue), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54648/eerr2015022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi continuer &amp;quot;Politique européenne&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mégie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (50), pp.18-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.050.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanization in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.181-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de Justice au coeur de la gouvernance européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (149), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.149.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanisation in Times of Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1478-9302.12052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les résistances à la mise en œuvre des normes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivism and Public Policy Approaches in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.888-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501763.2013.781826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening the Black Box : The professionalization of Interest Groups in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klüver Heike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interest groups and advocacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.185-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/iga.2013.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théoriser l'Etat dans l'Union européenne ou la souveraineté au concret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et limites des approches de transfert des politiques publiques (policy transfer studies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.048.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social construction of the participatory turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (4), pp.471-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-6765.2009.01905.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00474676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does European integration theory need sociology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mérand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/cep.2010.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00474680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les policy transfers studies : analyse critique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00657982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological Approaches in EU Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (6), pp.935-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501760903090468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00403680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest Groups and Democracy in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Normative Transformations in the European Union: On Hardening and Softening Law, 1, pp.21-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01402382.2020.1738096⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.1274-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402380802374288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Peter Dolowitz</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Europeanization of Public Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Radaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Policy and Administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0952076718822714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13876980802276847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clément Fontan</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les remises en cause de l'intégration européenne. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Studies Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1478929919868600⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Les remises en cause de l'intégration européenne, 15 (4), pp.533-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.154.0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Thomas Warren</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00386827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie de l'intégration européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.5-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avons-nous besoin d'une sociologie des Relations internationales pour analyser l'intégration européenne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Party Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.193-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Integration through (case) law in the context of the Euro area and Covid-19 crises</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt économiques face à un changement de paradigme : le cas de l'énergie nucléaire en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Terpan</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07036337.2020.1852233⟩</w:t>
+              <w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1662-6370.2007.tb00070.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Uwe Puetter</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic &amp;quot;Misfit&amp;quot; ? Conceptions of Civil Society Participation in France and the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Studies Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Political Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (2), pp.384-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Fabien Terpan</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential impact: Europeanising French non-state actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Integration / Revue d'Intégration Européenne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (7), pp.1079-1097</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mark Thatcher</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective Action in the European Union. From interest group influence to participation in democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative European Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparative politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (4), pp.481-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">EU political identity, integration and top-down analyses: a reply to Neil Fligstein</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'européanisation comme transfert de politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Thatcher</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative European Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41295-019-00177-2⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (2), pp.179-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.132.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The EU’s legal identities and the Court of Justice of the EU</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt en France : transformation de rôles et enjeux politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...369 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (2), pp.319-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0319⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 56 (2), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.562.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt au secours de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.166.0125⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (2), pp.299 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.562.0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Crise » de l’Union européenne ou « crises » de la démocratie ?</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanization as a methodological challenge : the case of interest groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique étrangère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Comparative Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (4), pp.291-312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d'intérêt français : entre exception française, l'Europe et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West European Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01402382.2016.1184415⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (4), pp.507-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.114.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenging French Interest Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (2), pp.203-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Fabien Terpan</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualiser l'intégration européenne : l'état de l'art théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative European Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54, pp.165-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...242 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science politique et l'enseignement de l'intégration européenne : une normalisation par le &amp;quot;haut&amp;quot; et par le &amp;quot;bas&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (50), pp.18-37. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 14, pp.105-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europeanization in times of crisis</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eine reformierte neue Weltordnung – oder im Westen nichts Neues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Studies Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (2), pp.181-192</w:t>
+              <w:t xml:space="preserve">Welt Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...1693 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise : une forme de participation des groupes d'intérêt au processus décisionnel communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56 (2), pp.197-204. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 52 (4), pp.375-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...630 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d'intérêt entre démocratie associative et mécanismes de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10, pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282061v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisational Structuring: the case of the European Commission and its external policy responsibilities</w:t>
               </w:r>
@@ -5923,51 +5923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Court of Justice in Public Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minna van Gerven; Christine Rothmayr Allison; Klaus Schubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6012,3276 +6012,3276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Future of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelle Cini; Nieves Pérez-Solórzano Borragán. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.463-476, 2025, 9780198898986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constructivism and Agenda Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolaos Zahariadis; Kristin Taylor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Public Policy Agenda-Setting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.137-152, 2025, Political Science and Public Policy, 9781035318506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05264788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Michelle Cini; Nieves Pérez-Solórzano Borragán. </w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration and Differentiation within the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bob Reinalda; Marieke Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.463-476, 2025, 9780198898986</w:t>
+              <w:t xml:space="preserve">Routledge Handbook of International Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.522-532, 2024, 9781032540696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et la science politique dans les études européennes : quelle synergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Burdy; Jamil Sayah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur les relations et les coopérations internationales, Mélanges offerts à Jean Marcou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2024, Diversités, 978-2-336-49975-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05421115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructivism and public administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gijs Jan Brandsma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on European Union Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.34-44, 2024, 9781802209006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781802209013.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05239528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bob Reinalda; Marieke Louis. </w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand theories of integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel B.H. Faure; Christian Lequesne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Elgar Companion to the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.13-26, 2023, 978 1 80088 342 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Court of Justice of the European Union : A Quiet Leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dermot Hodson; Uwe Puetter; Sabine Saurugger; John Peterson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Institutions of the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5th edition, Oxford University Press, pp.149-176, 2022, 978-0-19-886222-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04832837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU’s Legal Identities and the Court of Justice of the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Saurugger; Mark Thatcher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing the EU's Political Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.89-107, 2022, 978-3-031-17407-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17407-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiation and the European Court of Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Leruth; Stefan Gänzle; Jarle Trondal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Differentiation in the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-247, 2022, 978-0-429-05413-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429054136-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do the negotiations about the Multiannual Financial Framework 2021-2027 mean for theories of European integration? Reflections from an actor-centred constructivist perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sybille Münch; Hubert Heinelt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EU Policymaking at a Crossroads : Negotiating the 2021–2027 Budget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-271, 2022, 978-1-78897-764-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing the EU’s Political Identity in Policy Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Thatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Saurugger; Mark Thatcher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing the EU's Political Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-16, 2022, 978-3-031-17407-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17407-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de la gouvernance économique de l'Union européenne en temps de crise : rapports de force, coalitions d'acteurs et renforcement des contraintes juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Hassenteufel; Sabine Saurugger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques publiques dans la crise : 2008 et ses suites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Les Presses, pp.61-87, 2021, Domaine Gouvernances, 978-2-7246-2700-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.hasse.2021.01.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04832858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des pouvoirs externes du Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.389-407, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03551319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konzepte der Integrationsforschung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Werner Weidenfeld; Wolfgang Wessels; Funda Tekin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa von A bis Z : Taschenbuch der europäischen Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Fachmedien Wiesbaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.419-423, 2020, 978-3-658-24455-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-24455-2_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological Approaches to the Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Brack; Seda Gürkan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorising the Crises of the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9780367431402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04246372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeanization as a Methodological Challenge. The Case of Interest Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iris Geva-May; B. Guy Peters; Joselyn Muhleisen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Methods in Comparative Policy Analysis Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Classics of Comparative Policy Analysis, 9781032082233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics of the Court of Justice of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul James Cardwell; Marie-Pierre Granger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research handbook on the politics of EU law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.31-49, 2020, Research handbooks in law and politics, 978-1-78897-127-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788971287.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practice approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Bigo; Thomas Diez; Evangelos Fanoulis; Ben Rosamond; Yannis A. Stivachtis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Critical European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9780367506568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04246323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands partis de gouvernement peuvent-ils perdre les élections européennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver l'Europe ? Citoyens, élections et gouvernance européenne par gros temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.83-92, 2019, 978-2-247-18958-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02047386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Sauver l'Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver l’Europe ? Citoyens, élections et gouvernance européenne par gros temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.9-16, 2019, 978-2-247-18958-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02047384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix de l’austérité pour faire face à la crise. Que reste-t-il aux États comme marge de manœuvre économique et sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver l'Europe ? Citoyens, élections et gouvernance européenne par gros temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2019, 978-2-247-18958-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02046909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui gouverne l'Union européenne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Persico; Sabine Saurugger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauver l'Europe ? : citoyens, élections et gouvernance européenne par gros temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.27-35, 2019, Les Sens du droit, 978-2-247-18958-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02055516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union and Federalism: possibilities and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Grin; Françoise Nicod; Bernhard Altermatt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d'Europe. Forms of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218, Economica, pp.173-200, 2018, Cahiers Rouges, 978-2-7178-7008-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01731390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The values of the Court of Justice of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Foret; Oriane Calligaro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Values : Challenges and Opportunities for EU Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.109-126, 2018, 9781351037419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351037426-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les crises, facteur d'intégration ou de désintégration normative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Vayssière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises et ruptures en Europe : vers quelles mutations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universités du Midi, pp.79-95, 2018, Histoire - Tempus • Contemporaine, 978-2-8107-0586-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The constructivist turn in EU public policy approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sybille Münch; Hubert Heinelt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of European Policies: Interpretive Approaches to the EU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.19-34, 2018, 978 1 78471 935 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781784719364.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting in times of crisis: the implementation of European rigor plans in the Irish and Greek cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Zahariadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikolaos Zahariadis and Laurie Buonanno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.349-356, 2018, The Routledge Handbook of European Public Policy, 978-1138927339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CJEU and the Parliament’s External Powers Since Lisbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Costa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Parliament in times of EU crisis : dynamics and transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.77-98, 2018, European administrative governance, 978-3-319-97390-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97391-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes d’intérêt et l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Costa; Frédéric Mérand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.173-204, 2017, 978-2-8027-5572-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociological Institutionalism and European Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">William R. Thompson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Research Encyclopedias : Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2017, 978-0-19-022863-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acrefore/9780190228637.013.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01538941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional integration in times of crises: power, institutional density and the people. A Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Saurugger; Fabien Terpan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis and institutional change in regional integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-223, 2016, Routledge studies on challenges, crises and dissent in world politics ; 2, 978-1-138-95183-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Europeanization of Public Policy in France: Actor-Centred Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Elgie; Emiliano Grossman; Amy Mazur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.128-150, 2016, 978-0-19-966969-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199669691.013.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on expliquer la Cour de justice de l’Union européenne par ses juges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geoffrey Grandjean; Jonathan Wildemeersch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juges, décideurs politiques ? : essais sur le pouvoir politique des juges dans l'exercice de leur fonction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.199-218, 2016, 978-2-8027-5484-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional integration in times of crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Saurugger; Fabien Terpan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis and institutional change in regional integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-20, 2016, Routledge studies on challenges, crises and dissent in world politics ; 2, 978-1-138-95183-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivism and Agenda-Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikolaos Zahariadis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Public Policy Agenda Setting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.132-156, 2016, Social and Political Science 2016, 978-1-78471-591-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781784715922.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Changing Nature of Instruments. Why and How Instruments of Participation Change in the European Union?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Halpern; Patrick Le Galès; Pierre Lascoumes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'instrumentation de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.317-344, 2014, Gouvernance, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.halpe.2014.01.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The professionalization of international non-governmental organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf-Dieter Eberwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bob Reinalda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of International Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.522-532, 2024, 9781032540696</w:t>
-[...2965 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-269, 2013, 978-0-415-50143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9658,246 +9658,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser la participation des intérêts sociaux à la régulation politique. Apports et limites de la démocratie associative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Duclos; Guy Groux; Olivier Mériaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le politique et la dynamique des relations professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J, pp.111-124, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00474686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des partis politiques dans les procédures délibératives promues par l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre; Antoine Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques à l'épreuve des procédures délibératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-50, 2009, Res Publica, 978-2-7535-0869-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COREPER and National Governments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeremy Richardson, David Coen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lobbying in the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.105-125, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474687v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00474686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour un plus grand pluralisme théorique et méthodologique en science politique</w:t>
               </w:r>
@@ -10195,246 +10195,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporatism</w:t>
+                <w:t xml:space="preserve">SME Organisations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Traxler, Gerhard Huemer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Business Interest Associations, Firm Size and Governance. A Comparative Analytical Approach,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.122-140, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bevir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sage, pp.169-173, 2007</w:t>
+              <w:t xml:space="preserve">, Sage, pp.462-464, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Interest group</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bevir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sage, pp.462-464, 2007</w:t>
+              <w:t xml:space="preserve">, Sage, pp.169-173, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282078v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratiser l'expertise? Acteurs non-étatiques et fabrication d'un savoir légitime</w:t>
               </w:r>
@@ -10560,173 +10560,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">German Nuclear Industry and Eastern Europe : The Consequences of a Paradigm Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Le Gloannec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-state actors in international relations : the case of Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manchester University Press, pp.145-161, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démocratiser l'Union européenne par le bas ? Des &amp;quot;groupes d'intérêt&amp;quot; à la &amp;quot;société civile organisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Cohen, Antoine Vauchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La constitution européenne. Elites, mobilisations, votes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Université libre de Bruxelles, pp.131-149, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282080v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The professionalisation of interest representation: a problem for the participation of civil society in EU governance?</w:t>
               </w:r>
@@ -11118,51 +11118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the success of litigation strategies in the Schrems cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EU Futures : Litigation strategies at a time of digital transformation: New Directions of EU Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Grenoble; Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE); University Association for Contemporary European Studies (UACES), May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11187,51 +11187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How responsive is the European Court of Justice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11269,51 +11269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’autonomie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11364,51 +11364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping the Court: Supranational Adjudication and the EU/UK Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11446,103 +11446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU Soft-law: Non-binding but Enforceable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ausfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Cappellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Eick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Hartlapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Conference of the Europeanists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2022, Lisbon, Portugal</w:t>
@@ -11571,51 +11571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping the Court: Supranational Adjudication and the EU/UK Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11679,51 +11679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pelaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference of the Europeanists : Europe’s Past, Present, and Future: Utopias and Dystopias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2021, En distanciel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11748,103 +11748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ever more soft law? Comparing binding and non-binding EU law across policy areas and over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ausfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Eick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Compliance with Soft Law: Assessing and Explaining Compliance with Legally Non-Binding Global and Regional Governance Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Hamburg, Apr 2021, Hamburg, Germany</w:t>
@@ -11873,51 +11873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Responsive is the European Court of Justice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11968,51 +11968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EU's Legal Identities and the Court of Justice of the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference of the Europeanists : Europe’s Past, Present, and Future: Utopias and Dystopias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2021, En distanciel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12037,77 +12037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualising the Use of Soft Law in the EU Multilevel System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hartlapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Virtual General Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Aug 2020, En distanciel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12126,385 +12126,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Court of Justice of the European Union, conflicts of sovereignty and the EMU crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique; Sciences Po Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining the Transformations of Law: The Cases of Migration, Cybersecurity and Economic Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 EUSA International Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Studies Association (EUSA), May 2019, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Court of Justice of the EU, supranational sovereignty and the EMU crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference of Europeanists : Sovereignties in Contention: Nations, Regions and Citizens in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Council for European Studies, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CJEU and the Parliament’s Powers since Lisbon. Judicial Support to Representative Democracy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 EUSA International Biennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Union Studies Association (EUSA), May 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Court of Justice of the EU, conflicts of sovereignty and the EMU crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12555,51 +12555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the transformations of law - The Cases of migration, cybersecurity and economic governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Normative transformations in the European Union: on softening and hardening law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12637,51 +12637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Values of the Court of Justice of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial conference of the ECPR Standing Group on the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for European Studies and Comparative Politics; Laboratoire interdisciplinaire d’évaluation des politiques publiques (LIEPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12700,385 +12700,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The EU's legal identities: The Court of justice of the EU ad &amp;quot;integration through law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th international conference of europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CJEU and the Parliament's powers since Lisbon: Judicial support to representative democracy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Parliament in times of EU crisis: Dynamics and Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College of Europe &amp; European Parliament Research Service, May 2017, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allied through litigation? The CJEU and the external powers of the european parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saurugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Terpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th international conference of europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Council for European studies, Jul 2017, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Book presentation : The Court of Justice of the European Union and the Politics of Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the European Union Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01989953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...244 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicial activism? Defence Procurement and the European Court of Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13116,51 +13116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise comme productrice de normes. Analyse longitudinale des politiques européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13349,51 +13349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la convergence : instruments de résistance dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès de l'Association française de science politique (AFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13614,51 +13614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escaping the Court: Supranational Adjudication and the EU/UK Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -13843,51 +13843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting EU Norms. A Framework for Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14012,51 +14012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Institutions of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermot Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Puetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14383,51 +14383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauver l'Europe ? Elections, citoyens et gouvernance européenne par gros temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14480,51 +14480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Court of Justice of the European Union and the politics of law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan Education, pp.XV-256, 2017, The European Union Series, 978-1-137-32027-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14555,51 +14555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis and Institutional Change in Regional Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saurugger, Sabine; Terpan, Fabien. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -14763,51 +14763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14860,51 +14860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d'intérêt et l'action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.293, 2012, 9782200259983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15196,51 +15196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Groupes d’intérêt : action collective et stratégies de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15408,51 +15408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'Europe, Lexique de l'intégration européenne,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Irondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15509,51 +15509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Quermonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Irondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15629,51 +15629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Court of Justice (ECJ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford encyclopedia of European Union politics : [4 volumes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.817-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15730,77 +15730,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Puzzle of National Preference Formation and the Study of the Euro Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Puetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (4), pp.463-645, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15920,51 +15920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Member States’ Resistance to Soft Law in Foreign and Security Policy - European Foreign Affairs Review, 20(2), August 2015, Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Terpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Foreign Affairs Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20 (2/1), pp.1-20, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16015,51 +16015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boussaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16336,64 +16336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remises en cause de l'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16526,51 +16526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élargissement de l'Union européenne : un processus de transfert institutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saurugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), 180 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16764,51 +16764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595685v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.70042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ausfelder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hartlapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mespoulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; B&#233;rut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00223-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Haugsgjerd Allern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke W&#248;ien Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise R&#248;dland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken R&#248;ed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Kl&#252;ver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221075591" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/609" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165221111985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2020.1762440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2020.1738096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peter Dolowitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Plugaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0952076718822714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478929919868600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Warren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3599037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poguntke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820949393" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2020.1852233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kassim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478929919873262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2019.1665655" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thatcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00169-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00177-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00178-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan Fontan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2018.1537268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.166.0125" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.171.0023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2016.1184415" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMKZ47C4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2015.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11077-015-9239-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/eerr2015022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;gie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.050.0018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.149.0059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1478-9302.12052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2013.781826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#252;ver Heike" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/iga.2013.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.048.0009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2009.01905.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DRG51L3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760903090468" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802374288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0533" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Radaelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876980802276847" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1662-6370.2007.tb00070.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0197" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.132.0179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459131v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0299" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.114.0507" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Nugent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760210138787" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05025743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-030-90434-0_117-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90434-0_117-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802209013.00011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04238974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Differentiation-in-the-European-Union/Leruth-Ganzle-Trondal/p/book/9781032183824?srsltid=AfmBOooBeU4a_7iWP8kXoKHBKTjMN-JbOwBx1p6Dq5zmo6EKO3otU0HC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429054136-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209666v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eu-policymaking-at-a-crossroads-9781788977647.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17407-0_1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0_1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01.0061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Theory-and-Methods-in-Comparative-Policy-Analysis-Studies-Volume-One/Geva-May-Peters-Muhleisen/p/book/9781032082233" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788971287.00011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-24455-2_84" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-24455-2_84" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Theorising-the-Crises-of-the-European-Union/Brack-Gurkan/p/book/9781003001423" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Critical-European-Studies/Bigo-Diez-Fanoulis-Rosamond-Stivachtis/p/book/9780429491306" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caune" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055516v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351037426-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784719364.00008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652025v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zahariadis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97391-3_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F587FG9M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.179" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439343v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327965v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315667959-15/regional-integration-times-crisis-sabine-saurugger-fabien-terpan?context=ubx&amp;amp;refId=7da9fcd1-de1c-4de2-bfd1-8298cb90d369" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315667959-1/regional-integration-times-crises-sabine-saurugger-fabien-terpan?context=ubx&amp;amp;refId=8cede091-3f6d-4f91-8c13-c362335a6aba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784715922.00016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.halpe.2014.01.0317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dieter Eberwein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203405345-22/professionalization-international-non-governmental-organizations-wolf-dieter-eberwein-sabine-saurugger?context=ubx&amp;amp;refId=749d376a-9895-485b-b3d2-8e235c017dec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323378v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904911v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738306v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378217v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Woll" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282078v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282077v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282080v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282084v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834146v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919180v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pelaudeix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pelaudeix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219262v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834689v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834753v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983666v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983687v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983695v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989943v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327805v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378202v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403678v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321276v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crespy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911340v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911482v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Hodson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peterson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-institutions-of-the-european-union-9780198862222?q=978-0-19-886222-2&amp;amp;cc=fr&amp;amp;lang=en#" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-17407-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218552v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100509060" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933411v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100185040#h2tabFormats" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sauru.2020.01" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045971v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/9780520973305" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439331v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327474v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315667959/crisis-institutional-change-regional-integration-sabine-saurugger-fabien-terpan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315667959" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969558v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879692v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183951v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gross.2012.01" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879689v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447991v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100984520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sauru.2010.01" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magnette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398435v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281961v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281953v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Irondelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394449v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quermonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322815v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297675v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328764v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829808v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297761v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bauer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Becker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879695v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.663" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320449v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370181v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio M. Radaelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595685v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epa2.70042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ausfelder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hartlapp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mespoulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12537" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Haugsgjerd Allern" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke W&#248;ien Hansen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise R&#248;dland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken R&#248;ed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Kl&#252;ver" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221075591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; B&#233;rut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00223-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165221111985" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2020.1762440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478929919868600" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peter Dolowitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Plugaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0952076718822714" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2020.1738096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Warren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3599037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Otjes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poguntke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068820949393" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2020.1852233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2019.1665655" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kassim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puetter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478929919873262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thatcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00169-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00177-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-019-00178-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan Fontan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.183.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07036337.2018.1537268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.166.0125" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.171.0023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2015.9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.12330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMKZ47C4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2016.1184415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11077-015-9239-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/eerr2015022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;gie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.050.0018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.149.0059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1478-9302.12052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2013.781826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#252;ver Heike" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/iga.2013.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.048.0009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2009.01905.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DRG51L3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;rand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2010.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760903090468" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802374288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Radaelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876980802276847" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0533" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1662-6370.2007.tb00070.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.132.0179" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0197" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459131v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0299" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.114.0507" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Nugent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760210138787" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05025743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/rwe/10.1007/978-3-030-90434-0_117-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90434-0_117-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05239528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802209013.00011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04238974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Differentiation-in-the-European-Union/Leruth-Ganzle-Trondal/p/book/9781032183824?srsltid=AfmBOooBeU4a_7iWP8kXoKHBKTjMN-JbOwBx1p6Dq5zmo6EKO3otU0HC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429054136-17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209666v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eu-policymaking-at-a-crossroads-9781788977647.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17407-0_1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0_1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01.0061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-24455-2_84" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-24455-2_84" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Theorising-the-Crises-of-the-European-Union/Brack-Gurkan/p/book/9781003001423" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246178v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Theory-and-Methods-in-Comparative-Policy-Analysis-Studies-Volume-One/Geva-May-Peters-Muhleisen/p/book/9781032082233" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788971287.00011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Critical-European-Studies/Bigo-Diez-Fanoulis-Rosamond-Stivachtis/p/book/9780429491306" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02046909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caune" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055516v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731390v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351037426-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784719364.00008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652025v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Zahariadis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97391-3_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-F587FG9M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.179" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327965v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315667959-15/regional-integration-times-crisis-sabine-saurugger-fabien-terpan?context=ubx&amp;amp;refId=7da9fcd1-de1c-4de2-bfd1-8298cb90d369" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439343v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315667959-1/regional-integration-times-crises-sabine-saurugger-fabien-terpan?context=ubx&amp;amp;refId=8cede091-3f6d-4f91-8c13-c362335a6aba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784715922.00016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.halpe.2014.01.0317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dieter Eberwein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203405345-22/professionalization-international-non-governmental-organizations-wolf-dieter-eberwein-sabine-saurugger?context=ubx&amp;amp;refId=749d376a-9895-485b-b3d2-8e235c017dec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323378v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904911v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738306v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378217v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Woll" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282078v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283531v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282077v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282082v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282080v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282084v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834146v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919180v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pelaudeix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pelaudeix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219262v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834689v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834746v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834753v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983666v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983695v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983687v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327805v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378202v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403678v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321276v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crespy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911340v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911482v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Hodson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peterson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-institutions-of-the-european-union-9780198862222?q=978-0-19-886222-2&amp;amp;cc=fr&amp;amp;lang=en#" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209758v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-17407-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17407-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218552v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100509060" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.hasse.2021.01" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933411v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100185040#h2tabFormats" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sauru.2020.01" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045971v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/9780520973305" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439331v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327474v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315667959/crisis-institutional-change-regional-integration-sabine-saurugger-fabien-terpan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315667959" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969558v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879692v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183951v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gross.2012.01" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879689v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447991v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100984520" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sauru.2010.01" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/794/le-choix-rationnel-en-science-politique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11964" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magnette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398435v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281961v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281979v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281953v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Irondelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394449v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quermonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322815v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297675v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328764v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829808v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297761v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bauer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Becker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879695v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.663" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320449v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370181v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320954v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio M. Radaelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320592v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>