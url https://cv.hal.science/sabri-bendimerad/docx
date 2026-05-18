--- v0 (2026-04-05)
+++ v1 (2026-05-18)
@@ -651,445 +651,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murs mouvants</w:t>
+                <w:t xml:space="preserve">Bratislava dedans/dehors. Présentation de la communication d’Alena Kubova-Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Eleb</w:t>
+                <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Klouche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jac Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École Nationale Supérieure d’Architecture Paris-Malaquais. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Augures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les presses du réel, p. 120-139, 2022, 978-2-37896-324-8</w:t>
+              <w:t xml:space="preserve">Contextes Actes du colloque international « 1989, hors-champ de l’architecture officielle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 87-89, 2022, 9782954996189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486478v1</w:t>
+                <w:t xml:space="preserve">hal-04482965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat égalitaire</w:t>
+                <w:t xml:space="preserve">Murs mouvants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+                <w:t xml:space="preserve">Monique Eleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Peiro</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djamel Klouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture évolutive / réversible – Formes et dispositifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du réel, pp.220-221, 2022, 978-2-9567384-3-5</w:t>
+              <w:t xml:space="preserve">Augures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses du réel, p. 120-139, 2022, 978-2-37896-324-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482926v1</w:t>
+                <w:t xml:space="preserve">hal-04486478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superimmeublevoluflex, idéaux, permanences, tendances</w:t>
+                <w:t xml:space="preserve">Habitat égalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sotinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENSAB (École nationale supérieure d'architecture de Bretagne). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture évolutive / réversible – Formes et dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les presses du réel, pp.18-27, 2022, 978-2-9567384-3-5</w:t>
+              <w:t xml:space="preserve">, Les Presses du réel, pp.220-221, 2022, 978-2-9567384-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482919v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bratislava dedans/dehors. Présentation de la communication d’Alena Kubova-Gaucher</w:t>
+                <w:t xml:space="preserve">Superimmeublevoluflex, idéaux, permanences, tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Debarre</w:t>
+                <w:t xml:space="preserve">Frédéric Sotinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">École Nationale Supérieure d’Architecture Paris-Malaquais. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSAB (École nationale supérieure d'architecture de Bretagne). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes Actes du colloque international « 1989, hors-champ de l’architecture officielle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 87-89, 2022, 9782954996189</w:t>
+              <w:t xml:space="preserve">Architecture évolutive / réversible – Formes et dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses du réel, pp.18-27, 2022, 978-2-9567384-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482965v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1500 logements pour les postiers de Paris Un engagement politique en faveur de l’expérimentation architecturale et urbaine</w:t>
               </w:r>
@@ -1392,77 +1392,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jac Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bendimérad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale Supérieure d’Architecture Paris-Malaquais, 166 p., 2022, 1989, hors-champ de l'architecture officielle, Jac Fol, 9782954996189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/acs.debar.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1483,216 +1483,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">École Nationale Supérieure d’Architecture Paris-Malaquais, 202 p., 2021, 1989, Hors-champ de l'architecture officielle, Jac Fol, 9782954996172. </w:t>
+                <w:t xml:space="preserve">Image(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/acs.bendi.2021.01⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Charlotte Depincé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École Nationale supérieure d'architecture de Paris-Belleville. Zeug, 464 p., 2021, Annuel, François Brouat</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481767v1</w:t>
+                <w:t xml:space="preserve">hal-04486483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image(s)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Bendimérad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École Nationale Supérieure d’Architecture Paris-Malaquais, 202 p., 2021, 1989, Hors-champ de l'architecture officielle, Jac Fol, 9782954996172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Depincé</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/acs.bendi.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486483v1</w:t>
+                <w:t xml:space="preserve">hal-04481767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble et séparément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Eleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mardaga, 396 p., 2018, 978-2-8047-0581-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1824,51 +1824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohabit. : Reasons, Places and Forms of Cohabitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Eleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">t18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nuevas maneras de habitar/New ways of habitation, 33-34, p. 15-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohabiter chez soi autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Eleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, p. 46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,51 +2065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BEB0302"/>
+    <w:nsid w:val="5CAA1C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2296,51 +2296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabri-bendimerad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146655761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/141805298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120344167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendimerad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PESC2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Mazzoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Allemand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Apel-Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecointe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Klouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Peiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sotinel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Fol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roqueplo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendim&#233;rad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.bendi.2021.01.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.bendi.2021.01.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mariolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peskine Helene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2022.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.bendi.2021.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Depinc&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabri-bendimerad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146655761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/141805298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000120344167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendimerad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PESC2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Mazzoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Vajda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Allemand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Apel-Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecointe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Fol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Klouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Peiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sotinel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roqueplo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendim&#233;rad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.bendi.2021.01.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.bendi.2021.01.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mariolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peskine Helene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2022.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Depinc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.bendi.2021.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>