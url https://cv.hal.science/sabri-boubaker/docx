--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabri Boubaker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (180)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate risk and internal pay gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Shuai Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92, pp.109531. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2026.109531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth dynamics and sustainability of BRICS economies under climate uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameet Kumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molla Ramizur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 155, pp.109179. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Practices and Corporate Cost of Debt: Evidence from European Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Fichera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Galletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mazzù</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 106, pp.104910. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2026.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does uncertainty always harm the creditor’s interest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-026-07072-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are institutional blockholders effective monitors? Evidence from corporate investment efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barka Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-9dhe-6dwx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a Competitive Business Strategy Make Firms More Resilient? Evidence from the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer Ahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ali Gull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-6bdp-jh81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women on Board and Climate Change: An Illustration Through Greenhouse Gas Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ali Gull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer Ahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.1302-1332. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijfe.3140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do environmental concerns and global economic conditions affect energy prices? Energy Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Stef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmona Pedro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.114680. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2025.114680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are environmentally friendly firms more vulnerable to the Russia-Ukraine crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharen Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Accounting, Auditing and Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are CSR-compliant firms more resilient during health crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharen Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeta Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbge.2023.10057276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Government debt and stock price crash risk: International Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.101245. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2024.101245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm carbon risk exposure, stock returns, and dividend payment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonmoy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhrul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, May (221), pp.248-276. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Climate Change and Technological Capex on Credit Risk Cycles in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawazish Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Horobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Liquidity Resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conall O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios G. Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Wekesa Wafula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intfin.2023.101892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Anti-Corruption Campaigns Affect Corporate Environmental Responsibility? Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Zhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Shuai Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Qun Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Policy Initiatives, Green Finance, and Carbon Risk Interconnectedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameet Kumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassar S. Al-Nassar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.105776. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2024.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female political empowerment and green finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zakir Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107370. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Directors' and Officers' Liability Insurance Affect Green Innovation? Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuling Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2024.103419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-driven advancements: Mapping the landscape of algorithmic trading literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Horobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Belascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carmencita Negreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Dinca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.123746. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide emissions and environmental risks: Long term and short term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaosong Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.14281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When do climate change legislation and clean energy policies matter for net-zero emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 354, pp.120275. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Industry Competition on the Value Relevance of Goodwill Impairments across Different Information Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alshehabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Adwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.100639. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2024.100639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Liquidity Sidedness and Share Repurchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Eshraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.103468. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2024.103468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do CEO Debt-like Compensations Promote Investment Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (4/5), pp.395--429. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBGE.2024.139631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litigating Payouts or Not? Evidence from Universal Demand Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaroan Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.136-153. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2023.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Prediction of Systemic Risk Tolerance of Cryptocurrencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitara Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abubakr Naeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molla Ramizur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling preference, information risk, and the pricing of bank loans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar S Alharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Atawnah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1351847X.2024.2404088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-off Frontier for ESG and Sharpe Ratio: A Bootstrapped Double-Frontier Data Envelopment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.Q. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05506-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Cost-Inefficiency in Islamic Banking Matter for Earnings Uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1--36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RAF-07-2022-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Collapse of Silicon Valley Bank Catalyze Financial Contagion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Goodell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2023.104082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Pass-through and Inflation Targeting Regime under Energy Price Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K.A. Rizvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid Crisis Effects on Local Firms' Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ftiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Louhichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Carbon Regulatory Policy Affect Debt Financing Costs? Empirical Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-S. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2023.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Green Improve Portfolio Optimisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Issue on Multidimensional Finance, Insurance, and Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Gladish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zopounidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.2137-2138. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.13281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Markets, Energy Shocks, and Extreme Volatility Spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Naeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Marriage a Turning Point? Evidence from Cash Holdings Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghafoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Suleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 and finance scholarship: A systematic and bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Sureka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.102458. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2022.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer effects in financial economics: A literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Ali-Rind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Lajili Jarjir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.101873. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2022.101873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Renewable Energy: A Worldwide Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Alharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K.A. Rizvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependence of Clean Energy and Green Markets with Cryptocurrencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Naeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess Control Rights, Multiple Large Shareholders, and Corporate Cash Holding Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilios Galariotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (3), pp.47-108. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/fina.pr.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Performance of MSMEs: A Hybrid DEA-machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.Q. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05230-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics and Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Returns and Volatility Connectedness among the EurozoDne Equity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Adekoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijfe.2816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Reaction to the Russian Ukrainian War: A Global Analysis of the Banking Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Q. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.123--153. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RAF-10-2022-0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Bank Performance under COVID-19: A Novel Inverse DEA Efficiency Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.Q. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.2436-2452. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.13132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Implications of the Russia-Ukraine Conflict on the Global Financial Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Sarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JRF-01-2023-244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Volatility of WTI Crude Oil Prices: A Time-Varying Approach with Stochastic Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Unknowns: Knightian Uncertainty and Corporate Opportunistic Earnings Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Sensoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyang Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Nonlinear Idiosyncratic Volatility Puzzle: Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.527-559. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10614-022-10265-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Tax Incentives and Corporate Environmental Behaviour: An Unintended Consequence from a Natural Experiment in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eufm.12445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility Impacts on Global Banks: Insights from the GFC, COVID-19, and the Russia-Ukraine War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kinateder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.325-350. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès de contrôle et responsabilité sociale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Thraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098922ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creditor Rights and Real Earnings Management: Evidence from Quasi-Natural Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2023.103629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the association between corporate governance and environmental performance: does the level of boardroom orientation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsha Basharat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBGE.2023.10060604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal filter rules for selling stocks in the emerging stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaosong Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.211-242. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-021-04381-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Hedges and Safe Havens during the COVID-19 Pandemic: Gold versus Bitcoin, Oil, and Oil Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Al-Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Makram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.318-332. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2022.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Risk-Sharing Framework of Cryptocurrencies in the COVID-9 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do Corporate Social Responsibility-Oriented Companies Opt for Bond Debt? Evidence from Crisis Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Louhichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijfe.2741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary Disclosure, Tax Avoidance and Family Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.129-158. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-021-09601-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Relationships, Corporate Social Responsibility, and Stock Price Reaction: Lessons from China during Health Crisis Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaosong Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management for Crude Oil Futures: An Optimal Stopping-Timing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaosong Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 313 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-021-04092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-Points and Functional Features of Intraday Volatility in China Stock Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05014-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Currency Hedging and Firm Productive Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mefteh-Wali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 313 (2), pp.833-854. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03730-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-run performance of seasoned stock-warrant unit offerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Mansali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), pp.609-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Pressure and Firm Investment Efficiency: Evidence from Corporate Employment Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.113-161. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eufm.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Gender Promote Ethical and Risk-Averse Behavior among CEOs? An Illustration through Related-Party Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Gull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of bank affiliation in bank efficiency: a fuzzy multi-objective data envelopment analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Trung Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Cuong Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311 (2), pp.611-639. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03817-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID‐19 crisis and risk spillovers to developing economies: Evidence from Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Zopounidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), 898-918, Special Issue: Long run effects of Covid‐19 on developing countries. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jid.3634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Process for Examining the Linkage among Disaggregated Energy Consumption, Economic Growth, and Environmental Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resourpol.2022.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mirror of History: How to Statistically Identify Stock Market Bubble Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqing Sui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.128-147. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Impacts of Wars on Global Equity Markets: Evidence from the Invasion of Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kumari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Decarbonization: Evidence from around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Oil Commodity Spot Price in a Data-Rich Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Media Coverage and ESG Leader Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Umar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.102170. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2021.102170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Credit in Transition Economies: Does State Ownership Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Communist Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.293-327. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631377.2021.1886790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Volatility Timing: A Cross-Country Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidal-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bekiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-04998-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization Capital, Tournament Incentives and Firm Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2021.102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Disputes and Heterogeneous Sectoral Returns: An Event Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Kabir Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeta Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.103277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Renewable Energy Contribute to the Growth versus Environment Debate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resourpol.2022.103045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Influence of Information and Risk Effects on the IPO Market: Exploring Risk Disclosure with a Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does corporate social responsibility engagement affect the information content of stock prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial and Decision Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.1266-1289. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mde.3452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Play of Natural Gas and Crude Oil in the Move towards the Financialization of the Energy Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K.A. Rizvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender Gap in Access to Finance: Evidence from the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hewa-Wellalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Hunjra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verhoeven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2021.102329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Foreign Investment and Economic Freedom Matter for Behavioral Entrepreneurship? Comparing Opportunity versus Necessity Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Afi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Media on Bank Performance: An fsQCA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ballouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mefteh-Wali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Commerce Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10660-022-09640-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading signal, functional data analysis and time series momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101933. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2021.101933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, news diversity and financial market crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120755. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité du genre influence-t-elle la performance RSE des entreprises familiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 303-304 (3), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.303.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board reforms and debt choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.102009. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2021.102009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effects of independence and management skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Brinette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Khemiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.120467. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Peer Effects in Corporate Employee Welfare Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Ali Rind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Lajili Jarjir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabur Mollah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.1609-1631. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual report readability and the cost of equity capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoya Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101902. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2021.101902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID−19 and oil price risk exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mardy Chiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101882. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Mimicking Behavior in Firms’ Trade Credit Decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Ali Rind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Anh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1-2), pp.81-134. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/114.00000003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Long-Run Performance of French IPO Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjess Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075486ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy-growth nexus revisited: An analysis of different types of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Phuc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 297, pp.113351. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial contagion during COVID–19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Sensoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101604. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry momentum with correlation consolidation: evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lechuan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41260-021-00248-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does It Pay to Invest in Japanese Women? Evidence from the MSCI Japan Empowering Women Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.595-613. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04373-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.109835. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2021.109835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does CSR mediate the relationship between culture, religiosity and firm performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Imran Hunjra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murugesh Arunachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Mehmood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101587. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is gold a hedge or a safe-haven asset in the COVID–19 crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M Lucey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Sensoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.105588. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2021.105588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial derivatives and firm value: What have we learned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Mefteh-Wali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101573. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management for crude oil futures: an optimal stopping-timing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu, Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan, Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching for yield and the diabolic loop in a monetary union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Gounopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Paltalidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.102157. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2020.102157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sovereign credit ratings matter for corporate credit ratings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaleddine Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Hmiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Ben Zaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 297 (1-2), pp.77-114. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03590-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corporate innovation strategy influence stock price crash risk? French market evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assil Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162 (Special issue Risk Analysis : New Assets, New Approaches), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.162.4639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Euro-Mediterranean Partnership contribute to regional integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.328-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of the economy and entrepreneurship intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But Dedaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mjellma Carabregu-Vokshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.120043. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top Management inside Debt and Corporate Social Responsibility? Evidence from the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Grira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.98-115. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditors and the Principal-Principal Agency Conflict in Family Controlled Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditing: A Journal of Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (4), pp.31-55. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2308/AJPT-17-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the CEO elite education affect firm hedging policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Mefteh-Wali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77, pp.340-354. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2019.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corporate social responsibility reduce financial distress risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.835 - 851. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2020.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial development and macroeconomic sustainability: modeling based on a modified environmental Kuznets curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163 (2), pp.767-785. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-020-02914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon emissions, income inequality and environmental degradation: the case of Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajwane Kafrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.73-102. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/202001-73-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Euro-Mediterranean Partnership Contribute to Regional Integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.328-348. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does employee welfare affect corporate debt maturity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2019.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationality or politics? The color of black gold money</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Grais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Grira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.62-76. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Multiple Large Shareholders in the Choice of Debt Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rouatbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Saffar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.241-274. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fima.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Sustainability Goals: The Need for Innovative and Institutional Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.232 - 241. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial contagion between the US and selected developed and emerging countries: The case of the subprime crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Lahiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Control and the Value of Cash Holdings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.647-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Overreaction to Specific Events: Evidence from an Emerging Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Farag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Voluntary Disclosure, and Firm Information Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Bin Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Timing around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vidal-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alternative Investments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.61-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Large Shareholders and Owner-Manager Compensation: Evidence from French Listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.1119-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cibles de prises de contrôle en France: caractéristiques et probabilité d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (6), pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of shareholder wealth gains from going private transactions: The role of controlling shareholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rouatbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (6), pp.226-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Location, Excess Control Rights and Cash Holdings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Lasfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between emerging and developed equity markets: Empirical evidence in the PMG framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The North American Journal of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.322-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Controlling Shareholders and Stock Price Synchronicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Mansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rjiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance efficiency and internet financial reporting quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardin Solonandrasana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.43-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does managerial overconfidence matter in explaining debt financing policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.2324-2339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Board Gender Diversity Improve the Performance of French Listed Firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (2), pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and Long-term Wealth Gains from UK Takeovers: The Case of the Financial Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (4), pp.1253-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control–ownership wedge, board of directors, and the value of excess cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derouiche Imen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de Vie de l’Entreprise et Rachats d’Actions : Cas des Entreprises Françaises Côtées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.85-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess Control, Agency Costs and the Probability of Going Private in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rouatbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Finance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.250-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the board of directors affect cash holdings? A study of French listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.341-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEO inside debt and hedging decisions: Lessons from the U.S. banking industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp.223-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance And Voluntary Disclosure In France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos C. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.561-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure, Voluntary Disclosure and Market Value of Firms: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivatives use and analyst's earnings forecasts accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mefteh-Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Frontiers in Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.51-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, Voluntary R&D disclosure and Firms’ market value: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.126-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of web-based financial reporting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Auditing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.126-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of web-based corporate reporting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Auditing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 27 (n° 2), p. 126-155. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02686901211189835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des programmes de rachat d’actions en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5/6, pp.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, voluntary R&D disclosure and market value of firms: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 17 (n° 2), p. 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivatives’ Use and Analysts’ Earnings Forecasts Accuracy: the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.51-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la communication financière sur Internet par les entreprises françaises cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déterminants de la divulgation d’information financière sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance en France est-elle toujours familiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.16-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Determinants of Web-based Corporate Reporting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Auditing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (2), pp.126-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la communication financière sur Internet par les entreprises françaises cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 86, pp 41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Large Shareholders and Earnings Informativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3), pp.246 - 266. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14757701111155789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance en France est-elle toujours familiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.16-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ownership structure matter in explaining derivatives’ use policy in French listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Shaikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Managerial and Financial Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.196-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and control structure of french listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Control Structure of French Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure, Corporate Governance and Analyst Following: A Study of French Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.961-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de contrôle ou comment contrôler une entreprise sous contrainte de capital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse financière : la revue de la société française des analystes financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, corporate governance and analyst following. A study of french listed firms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.961-976. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2007.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux leviers de contrôle : le cas des sociétés cotées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.96-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité de régulation des marchés financiers en France : entre Etat et Marché.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89,, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationship between Ownership-Control Structure and Debt Financing: New Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership-Control Discrepancy and Firm Value: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Finance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (3&amp;4), pp.211-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la Privatisation sur l’Importance des Stakeholders: Fondements Théoriques et Étude Monographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Salaani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (228), pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de régulation des marchés financiers : entre État et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déterminants de la Précision des Prévisions de Résultat Publiées dans les Prospectus d’Introduction au Second Marché (1994-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.143-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement Informationnel et La Structure de Propriété et de Contrôle des Sociétés Cotées Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (3), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilité du prospectus d’introduction en bourse pour les analystes financiers : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement informationnel et la structure de propriété et de contrôle des sociétés cotées françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 ((3)), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilité du prospectus d'introduction en bourse pour les analystes financiers : une enquête exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159,, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la précision des prévisions de résultat publiées dans les prospectus d'introduction au second marché 1994-2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.143-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication volontaire de prévisions et rentabilités initiales: le cas des admissions à la cote du SM (94-00)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication volontaire de prévisions et rentabilités initiales : le cas des admissions à la cote du SM (1994-2000).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation et Régulation de l’Information Financière : le Cas des Introductions en Bourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 207, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transparence de l’Information Financière: Mythe ou Réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148, pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking Resilience and Global Financial Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elnahass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific (Europe), 10, 456 p., 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-431-4. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Environmental and Green Finance: Toward a Sustainable Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thai-Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boubaker, Sabri; Thai-Ha, Le. World Scientific, volume 11, 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-444-4. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Data Envelopment Analysis in Business, Finance, and Sustainability: Recent Trends and Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boubaker, Sabri; Ngo, Thanh. World Scientific, Volume 16, 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-577-9. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai-Ha Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific (Europe), 420 p., 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-447-5. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elnahass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific (Europe), 09, 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-428-4. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Transformations Beyond the COVID-19 Health Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific (Europe), 01, 856 p., 2022, Transformations in Banking, Finance and Regulation, 978-1-80061-077-4. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Of Global Financial Markets: Transformations, Dependence, and Risk Spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co., 828 p., 2019, 9789813236646. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813236653_fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Handbook of Finance and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing Ltd., 680 p., 2018, Research Handbook of Finance and Sustainability, 9781786432636 (ISBN); 9781786432629 (ISBN). </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786432636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Handbook of Investing in the Triple Bottom Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 520 p., 2018, 978-1-78643-999-4. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance and Corporate Social Responsibility: Emerging Markets Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co., pp.582, 2014, Corporate Governance and Corporate Social Responsibility: Emerging Markets Focus, 9789814520386 (ISBN); 9789814520379 (ISBN). </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/8869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Markets and the Global Economy: A Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.H. Arouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Inc., pp.875, 2013, Emerging Markets and the Global Economy: A Handbook, 9780124115637 (ISBN); 9780124115491 (ISBN). </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2012-0-03535-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance: Recent Developments and New Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg, pp.432, 2013, Corporate Governance: Recent Developments and New Trends, 978-3-642-31579-4. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31579-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board Directors and Corporate Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.274, 2012, Board Directors and Corporate Social Responsibility, 9780230389304 (ISBN); 9780230389298 (ISBN). </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9780230389304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable economics and finance: Is the sky bluer than before?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.106875. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2024.106875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de bien-être des salariés se diffusent dans les entreprises par effet mimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Jarjir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.d9marayv5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions des bourses : mariage de raison ou mariage forcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.revue-banque.fr/banque-investissement-marches-gestion-actifs/article/fusion-des-bourses-mariage-raison-force</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Climate Changes: How Do Adaptation Initiatives Affect Corporate Debt Choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence chaire finance et gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Mar 2024, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Climate Changes: How Do Adaptation Initiatives Affect Corporate Debt Choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence chaire finance et gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University, Mar 2024, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Climate Changes: How Do Adaptation Initiatives Affect Corporate Debt Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Xiaoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Vietnam Symposium in Entrepreneurship, Finance, and Innovation (VSEFI2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International School, Vietnam National University (VNU-IS); Association of Vietnamese Scientists and Experts (AVSE Global), Sep 2023, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common institutional ownership and corporate green performance, do state-owned institutions make a difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xutang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Shanghai-Edinburgh-London Green Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Tax Incentives and Corporate Environmental Behavior: An Unintended Consequence from a Natural Experiment in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Financial Innovation Centre (SFiC) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Government Intervention And Green Innovation In Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baneriee Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does anti-corruption affect corporate environmental responsibility? Evidence from China’s energy corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Shuai Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Zhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Qun Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yunus Social Business Centre Conference in Sustainable and Socially Responsible Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand Capital and Debt Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Charlene Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Monzur Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Business Practices in a VUCA World - ICSBP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Decarbonization: Evidence from around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Sensoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st CINSC Conference on International Finance; Sustainable and Climate Finance and Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-06-12, Jun 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do CEO Debt-Like Compensation Promote Investment Efficiency? Evidence from Corporate Employment Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chebbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility, COVID-19, and Stock Price Reaction: Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Economics Meeting Crisis Challenges (FEM-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDC Paris Business School and French Association of Financial Econometrics (FAFE), Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inalienable Human Capital and Debt Choice: Evidence from Quasi-Exogenous Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Finance Association (AsianFA), Jun 2023, Ho Chi Minh City, Vietnam. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3897481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effect of independence and management skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Brinette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Khemiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFINT 2020 : International Conference on the Contemporary Issues in Finance, Trade and Macroeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess control, pyramids and corporate social responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Thraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Critical and Alternative Thinking in Governance (CATG) : Corporate governance research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Business School - Campus Barcelone, Jun 2020, Barcelone (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Euro-Mediterranean Partnership to regional integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFINITI Conference on International Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, voluntary R&D disclosure and market value of firms: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Finance Conference (IFC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure de propriété et de contrôle des sociétés cotées françaises : caractéristiques et enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès international de gouvernance d'entreprise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, corporate governance and analyst following. A study of french listed firms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The inaugural Asia-Pacific corporate governance conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivatives use and analysts's earnings forecasts accuracy : the French Case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meftheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference ISINI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Institutions as Pillars for Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Hunjra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gov. in the Dev. World: Transnatl. Insights on Econ. Dev.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.1-22, 2023, 9789819924936 (ISBN); 9789819924929 (ISBN). </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2493-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId650"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sabri Boubaker </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (183)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate risk and internal pay gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Shuai Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92, pp.109531. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2026.109531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Practices and Corporate Cost of Debt: Evidence from European Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Fichera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Galletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mazzù</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 106, pp.104910. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2026.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth dynamics and sustainability of BRICS economies under climate uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameet Kumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molla Ramizur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 155, pp.109179. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does uncertainty always harm the creditor’s interest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-026-07072-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are CSR-compliant firms more resilient during health crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharen Kumar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeta Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbge.2023.10057276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of common state ownership and corporate environmental performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xutang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Accounting Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (5), pp.101368. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bar.2024.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a Competitive Business Strategy Make Firms More Resilient? Evidence from the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer Ahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ali Gull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-6bdp-jh81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are institutional blockholders effective monitors? Evidence from corporate investment efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barka Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-9dhe-6dwx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women on Board and Climate Change: An Illustration Through Greenhouse Gas Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ali Gull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer Ahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.1302-1332. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijfe.3140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do environmental concerns and global economic conditions affect energy prices? Energy Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Stef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmona Pedro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.114680. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2025.114680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are environmentally friendly firms more vulnerable to the Russia-Ukraine crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharen Kumar Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Accounting, Auditing and Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling preference, information risk, and the pricing of bank loans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar S Alharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Atawnah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1351847X.2024.2404088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Directors' and Officers' Liability Insurance Affect Green Innovation? Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuling Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanfu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2024.103419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Government debt and stock price crash risk: International Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Financial Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.101245. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfs.2024.101245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm carbon risk exposure, stock returns, and dividend payment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonmoy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhrul Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, May (221), pp.248-276. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Climate Change and Technological Capex on Credit Risk Cycles in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawazish Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Horobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Liquidity Resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conall O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios G. Papavassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Wekesa Wafula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intfin.2023.101892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Anti-Corruption Campaigns Affect Corporate Environmental Responsibility? Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Zhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Shuai Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Qun Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Policy Initiatives, Green Finance, and Carbon Risk Interconnectedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameet Kumar Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassar S. Al-Nassar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.105776. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2024.105776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female political empowerment and green finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zakir Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107370. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-driven advancements: Mapping the landscape of algorithmic trading literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Horobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Belascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carmencita Negreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Dinca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.123746. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide emissions and environmental risks: Long term and short term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaosong Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.14281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Industry Competition on the Value Relevance of Goodwill Impairments across Different Information Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alshehabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Adwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Accounting, Auditing and Taxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.100639. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intaccaudtax.2024.100639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When do climate change legislation and clean energy policies matter for net-zero emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 354, pp.120275. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Liquidity Sidedness and Share Repurchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Eshraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.103468. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2024.103468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do CEO Debt-like Compensations Promote Investment Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (4/5), pp.395--429. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBGE.2024.139631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litigating Payouts or Not? Evidence from Universal Demand Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaroan Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.136-153. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2023.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Prediction of Systemic Risk Tolerance of Cryptocurrencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitara Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Abubakr Naeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molla Ramizur Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Hedges and Safe Havens during the COVID-19 Pandemic: Gold versus Bitcoin, Oil, and Oil Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Al-Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Makram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.318-332. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2022.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 and finance scholarship: A systematic and bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Sureka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.102458. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irfa.2022.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer effects in financial economics: A literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Ali-Rind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Lajili Jarjir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.101873. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2022.101873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Renewable Energy: A Worldwide Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Alharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K.A. Rizvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependence of Clean Energy and Green Markets with Cryptocurrencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Naeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess Control Rights, Multiple Large Shareholders, and Corporate Cash Holding Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilios Galariotis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (3), pp.47-108. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/fina.pr.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : L’activisme des actionnaires dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26-27, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trade-off Frontier for ESG and Sharpe Ratio: A Bootstrapped Double-Frontier Data Envelopment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.Q. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05506-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Cost-Inefficiency in Islamic Banking Matter for Earnings Uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1--36. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RAF-07-2022-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Collapse of Silicon Valley Bank Catalyze Financial Contagion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Goodell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2023.104082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange Rate Pass-through and Inflation Targeting Regime under Energy Price Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K.A. Rizvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid Crisis Effects on Local Firms' Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ftiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Louhichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Carbon Regulatory Policy Affect Debt Financing Costs? Empirical Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-S. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2023.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Performance of MSMEs: A Hybrid DEA-machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.Q. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05230-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics and Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Returns and Volatility Connectedness among the EurozoDne Equity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Adekoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijfe.2816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Reaction to the Russian Ukrainian War: A Global Analysis of the Banking Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Q. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.123--153. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RAF-10-2022-0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Green Improve Portfolio Optimisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Issue on Multidimensional Finance, Insurance, and Investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Gladish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zopounidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.2137-2138. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.13281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Markets, Energy Shocks, and Extreme Volatility Spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Naeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Sharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Marriage a Turning Point? Evidence from Cash Holdings Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghafoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Suleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Bank Performance under COVID-19: A Novel Inverse DEA Efficiency Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.Q. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.2436-2452. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.13132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: Implications of the Russia-Ukraine Conflict on the Global Financial Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Sarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Choudhury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JRF-01-2023-244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Volatility of WTI Crude Oil Prices: A Time-Varying Approach with Stochastic Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Unknowns: Knightian Uncertainty and Corporate Opportunistic Earnings Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Sensoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyang Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Nonlinear Idiosyncratic Volatility Puzzle: Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.527-559. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10614-022-10265-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Tax Incentives and Corporate Environmental Behaviour: An Unintended Consequence from a Natural Experiment in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eufm.12445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility Impacts on Global Banks: Insights from the GFC, COVID-19, and the Russia-Ukraine War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Batten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kinateder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.325-350. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2023.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the association between corporate governance and environmental performance: does the level of boardroom orientation matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Mushtaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsha Basharat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBGE.2023.10060604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès de contrôle et responsabilité sociale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Thraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098922ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creditor Rights and Real Earnings Management: Evidence from Quasi-Natural Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2023.103629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal filter rules for selling stocks in the emerging stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaosong Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.211-242. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-021-04381-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Foreign Investment and Economic Freedom Matter for Behavioral Entrepreneurship? Comparing Opportunity versus Necessity Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Afi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Media on Bank Performance: An fsQCA Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ballouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mefteh-Wali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Commerce Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10660-022-09640-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does corporate social responsibility engagement affect the information content of stock prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial and Decision Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.1266-1289. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mde.3452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power Play of Natural Gas and Crude Oil in the Move towards the Financialization of the Energy Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K.A. Rizvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mirza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender Gap in Access to Finance: Evidence from the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hewa-Wellalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Hunjra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verhoeven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2021.102329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-Points and Functional Features of Intraday Volatility in China Stock Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05014-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Relationships, Corporate Social Responsibility, and Stock Price Reaction: Lessons from China during Health Crisis Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaosong Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management for Crude Oil Futures: An Optimal Stopping-Timing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaosong Zhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 313 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-021-04092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Risk-Sharing Framework of Cryptocurrencies in the COVID-9 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do Corporate Social Responsibility-Oriented Companies Opt for Bond Debt? Evidence from Crisis Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Louhichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijfe.2741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign Currency Hedging and Firm Productive Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mefteh-Wali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 313 (2), pp.833-854. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03730-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-run performance of seasoned stock-warrant unit offerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Mansali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), pp.609-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary Disclosure, Tax Avoidance and Family Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.129-158. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10997-021-09601-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Gender Promote Ethical and Risk-Averse Behavior among CEOs? An Illustration through Related-Party Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ali Gull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of bank affiliation in bank efficiency: a fuzzy multi-objective data envelopment analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Trung Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Cuong Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311 (2), pp.611-639. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03817-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID‐19 crisis and risk spillovers to developing economies: Evidence from Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Zopounidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), 898-918, Special Issue: Long run effects of Covid‐19 on developing countries. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jid.3634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Impacts of Wars on Global Equity Markets: Evidence from the Invasion of Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Goodell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kumari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Decarbonization: Evidence from around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.102807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Oil Commodity Spot Price in a Data-Rich Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Media Coverage and ESG Leader Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Umar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.102170. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2021.102170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Credit in Transition Economies: Does State Ownership Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Communist Economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.293-327. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14631377.2021.1886790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Machine Learning Process for Examining the Linkage among Disaggregated Energy Consumption, Economic Growth, and Environmental Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resourpol.2022.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mirror of History: How to Statistically Identify Stock Market Bubble Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianqing Sui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.128-147. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2022.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Volatility Timing: A Cross-Country Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidal-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bekiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-04998-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Pressure and Firm Investment Efficiency: Evidence from Corporate Employment Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.113-161. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eufm.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Renewable Energy Contribute to the Growth versus Environment Debate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resourpol.2022.103045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization Capital, Tournament Incentives and Firm Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2021.102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Disputes and Heterogeneous Sectoral Returns: An Event Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Kabir Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeta Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Pandey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2022.103277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Influence of Information and Risk Effects on the IPO Market: Exploring Risk Disclosure with a Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is gold a hedge or a safe-haven asset in the COVID–19 crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian M Lucey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Sensoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.105588. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2021.105588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial derivatives and firm value: What have we learned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Mefteh-Wali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101573. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management for crude oil futures: an optimal stopping-timing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu, Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan, Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does CSR mediate the relationship between culture, religiosity and firm performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Imran Hunjra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murugesh Arunachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Mehmood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101587. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effects of independence and management skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Brinette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Khemiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.120467. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Peer Effects in Corporate Employee Welfare Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Ali Rind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Lajili Jarjir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabur Mollah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.1609-1631. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board reforms and debt choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.102009. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2021.102009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité du genre influence-t-elle la performance RSE des entreprises familiales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 303-304 (3), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.303.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, news diversity and financial market crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120755. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading signal, functional data analysis and time series momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101933. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2021.101933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID−19 and oil price risk exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mardy Chiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101882. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances in corporate governance practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Board role duties and composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.4-6. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22495/cbv17i1editorial⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual report readability and the cost of equity capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoya Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101902. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2021.101902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There Mimicking Behavior in Firms’ Trade Credit Decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Ali Rind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Anh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1-2), pp.81-134. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/114.00000003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Long-Run Performance of French IPO Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjess Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075486ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy-growth nexus revisited: An analysis of different types of energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canh Phuc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 297, pp.113351. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial contagion during COVID–19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Sensoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.101604. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.109835. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2021.109835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry momentum with correlation consolidation: evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lechuan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41260-021-00248-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does It Pay to Invest in Japanese Women? Evidence from the MSCI Japan Empowering Women Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comyns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.595-613. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04373-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top Management inside Debt and Corporate Social Responsibility? Evidence from the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Grira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.98-115. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditors and the Principal-Principal Agency Conflict in Family Controlled Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditing: A Journal of Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (4), pp.31-55. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2308/AJPT-17-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the CEO elite education affect firm hedging policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Mefteh-Wali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77, pp.340-354. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2019.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corporate social responsibility reduce financial distress risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Manita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.835 - 851. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2020.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching for yield and the diabolic loop in a monetary union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Gounopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Paltalidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Money and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.102157. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jimonfin.2020.102157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial development and macroeconomic sustainability: modeling based on a modified environmental Kuznets curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163 (2), pp.767-785. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-020-02914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sovereign credit ratings matter for corporate credit ratings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaleddine Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Hmiden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Ben Zaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 297 (1-2), pp.77-114. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03590-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corporate innovation strategy influence stock price crash risk? French market evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assil Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162 (Special issue Risk Analysis : New Assets, New Approaches), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.162.4639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Euro-Mediterranean Partnership contribute to regional integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.328-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization of the economy and entrepreneurship intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But Dedaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mjellma Carabregu-Vokshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.120043. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon emissions, income inequality and environmental degradation: the case of Mediterranean countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajwane Kafrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.73-102. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/202001-73-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Euro-Mediterranean Partnership Contribute to Regional Integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.328-348. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does employee welfare affect corporate debt maturity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2019.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationality or politics? The color of black gold money</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafik Grais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Grira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.62-76. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03541675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Multiple Large Shareholders in the Choice of Debt Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rouatbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Saffar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.241-274. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fima.12148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Sustainability Goals: The Need for Innovative and Institutional Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Omri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.232 - 241. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial contagion between the US and selected developed and emerging countries: The case of the subprime crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Lahiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qref.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Large Shareholders and Owner-Manager Compensation: Evidence from French Listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.1119-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Overreaction to Specific Events: Evidence from an Emerging Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Farag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance, Voluntary Disclosure, and Firm Information Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Bin Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Control and the Value of Cash Holdings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.647-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market Timing around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vidal-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alternative Investments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.61-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control–ownership wedge, board of directors, and the value of excess cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derouiche Imen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of shareholder wealth gains from going private transactions: The role of controlling shareholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rouatbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (6), pp.226-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Location, Excess Control Rights and Cash Holdings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Lasfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Financial Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cibles de prises de contrôle en France: caractéristiques et probabilité d’acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (6), pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between emerging and developed equity markets: Empirical evidence in the PMG framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The North American Journal of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.322-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Controlling Shareholders and Stock Price Synchronicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Mansali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rjiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.80-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does managerial overconfidence matter in explaining debt financing policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.2324-2339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate governance efficiency and internet financial reporting quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardin Solonandrasana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.43-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Board Gender Diversity Improve the Performance of French Listed Firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (2), pp.259-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and Long-term Wealth Gains from UK Takeovers: The Case of the Financial Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (4), pp.1253-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de Vie de l’Entreprise et Rachats d’Actions : Cas des Entreprises Françaises Côtées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.85-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess Control, Agency Costs and the Probability of Going Private in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Rouatbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Finance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.250-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the board of directors affect cash holdings? A study of French listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Derouiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.341-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEO inside debt and hedging decisions: Lessons from the U.S. banking industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp.223-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance And Voluntary Disclosure In France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos C. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.561-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivatives use and analyst's earnings forecasts accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mefteh-Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Frontiers in Finance and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.51-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure, Voluntary Disclosure and Market Value of Firms: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of web-based financial reporting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Auditing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.126-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, Voluntary R&D disclosure and Firms’ market value: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.126-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of web-based corporate reporting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Auditing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 27 (n° 2), p. 126-155. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02686901211189835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques des programmes de rachat d’actions en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5/6, pp.404-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, voluntary R&D disclosure and market value of firms: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 17 (n° 2), p. 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivatives’ Use and Analysts’ Earnings Forecasts Accuracy: the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.51-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Determinants of Web-based Corporate Reporting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managerial Auditing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (2), pp.126-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la communication financière sur Internet par les entreprises françaises cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 86, pp 41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Large Shareholders and Earnings Informativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (3), pp.246 - 266. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14757701111155789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance en France est-elle toujours familiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.16-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la communication financière sur Internet par les entreprises françaises cotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déterminants de la divulgation d’information financière sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86, pp.41-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance en France est-elle toujours familiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.16-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ownership structure matter in explaining derivatives’ use policy in French listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Shaikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Managerial and Financial Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.196-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and control structure of french listed firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and Control Structure of French Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de contrôle ou comment contrôler une entreprise sous contrainte de capital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse financière : la revue de la société française des analystes financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure, Corporate Governance and Analyst Following: A Study of French Listed Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.961-976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, corporate governance and analyst following. A study of french listed firms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (6), pp.961-976. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2007.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux leviers de contrôle : le cas des sociétés cotées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.96-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership-Control Discrepancy and Firm Value: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Finance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (3&amp;4), pp.211-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité de régulation des marchés financiers en France : entre Etat et Marché.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89,, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationship between Ownership-Control Structure and Debt Financing: New Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Ownership and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la Privatisation sur l’Importance des Stakeholders: Fondements Théoriques et Étude Monographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Salaani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (228), pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de régulation des marchés financiers : entre État et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la précision des prévisions de résultat publiées dans les prospectus d'introduction au second marché 1994-2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.143-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déterminants de la Précision des Prévisions de Résultat Publiées dans les Prospectus d’Introduction au Second Marché (1994-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.143-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement Informationnel et La Structure de Propriété et de Contrôle des Sociétés Cotées Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (3), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilité du prospectus d’introduction en bourse pour les analystes financiers : une enquête exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement informationnel et la structure de propriété et de contrôle des sociétés cotées françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 ((3)), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilité du prospectus d'introduction en bourse pour les analystes financiers : une enquête exploratoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159,, pp.4-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication volontaire de prévisions et rentabilités initiales : le cas des admissions à la cote du SM (1994-2000).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication volontaire de prévisions et rentabilités initiales: le cas des admissions à la cote du SM (94-00)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation et Régulation de l’Information Financière : le Cas des Introductions en Bourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 207, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transparence de l’Information Financière: Mythe ou Réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148, pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elnahass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific (Europe), 09, 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-428-4. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Environmental and Green Finance: Toward a Sustainable Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thai-Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boubaker, Sabri; Thai-Ha, Le. World Scientific, volume 11, 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-444-4. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banking Resilience and Global Financial Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elnahass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific (Europe), 10, 456 p., 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-431-4. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Data Envelopment Analysis in Business, Finance, and Sustainability: Recent Trends and Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boubaker, Sabri; Ngo, Thanh. World Scientific, Volume 16, 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-577-9. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai-Ha Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific (Europe), 420 p., 2024, Transformations in Banking, Finance and Regulation, 978-1-80061-447-5. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Transformations Beyond the COVID-19 Health Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific (Europe), 01, 856 p., 2022, Transformations in Banking, Finance and Regulation, 978-1-80061-077-4. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Of Global Financial Markets: Transformations, Dependence, and Risk Spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co., 828 p., 2019, 9789813236646. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813236653_fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Handbook of Finance and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing Ltd., 680 p., 2018, Research Handbook of Finance and Sustainability, 9781786432636 (ISBN); 9781786432629 (ISBN). </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786432636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Handbook of Investing in the Triple Bottom Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 520 p., 2018, 978-1-78643-999-4. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788110006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance and Corporate Social Responsibility: Emerging Markets Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing Co., pp.582, 2014, Corporate Governance and Corporate Social Responsibility: Emerging Markets Focus, 9789814520386 (ISBN); 9789814520379 (ISBN). </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/8869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Markets and the Global Economy: A Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E.H. Arouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Inc., pp.875, 2013, Emerging Markets and the Global Economy: A Handbook, 9780124115637 (ISBN); 9780124115491 (ISBN). </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2012-0-03535-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance: Recent Developments and New Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Khuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg, pp.432, 2013, Corporate Governance: Recent Developments and New Trends, 978-3-642-31579-4. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31579-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board Directors and Corporate Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.274, 2012, Board Directors and Corporate Social Responsibility, 9780230389304 (ISBN); 9780230389298 (ISBN). </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9780230389304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable economics and finance: Is the sky bluer than before?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.106875. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2024.106875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de bien-être des salariés se diffusent dans les entreprises par effet mimétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Jarjir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.d9marayv5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions des bourses : mariage de raison ou mariage forcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.revue-banque.fr/banque-investissement-marches-gestion-actifs/article/fusion-des-bourses-mariage-raison-force</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Climate Changes: How Do Adaptation Initiatives Affect Corporate Debt Choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence chaire finance et gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Mar 2024, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Climate Changes: How Do Adaptation Initiatives Affect Corporate Debt Choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence chaire finance et gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University, Mar 2024, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Climate Changes: How Do Adaptation Initiatives Affect Corporate Debt Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Xiaoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Vietnam Symposium in Entrepreneurship, Finance, and Innovation (VSEFI2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International School, Vietnam National University (VNU-IS); Association of Vietnamese Scientists and Experts (AVSE Global), Sep 2023, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Tax Incentives and Corporate Environmental Behavior: An Unintended Consequence from a Natural Experiment in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Yue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Financial Innovation Centre (SFiC) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common institutional ownership and corporate green performance, do state-owned institutions make a difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xutang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Shanghai-Edinburgh-London Green Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Government Intervention And Green Innovation In Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Akhtaruzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baneriee Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does anti-corruption affect corporate environmental responsibility? Evidence from China’s energy corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Shuai Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Zhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Qun Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yunus Social Business Centre Conference in Sustainable and Socially Responsible Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Forli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand Capital and Debt Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomeng Charlene Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Monzur Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Business Practices in a VUCA World - ICSBP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Decarbonization: Evidence from around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Sensoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st CINSC Conference on International Finance; Sustainable and Climate Finance and Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-06-12, Jun 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do CEO Debt-Like Compensation Promote Investment Efficiency? Evidence from Corporate Employment Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chebbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Edition of Ethical Finance and Sustainability Conference, Energy Transition &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility, COVID-19, and Stock Price Reaction: Evidence from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Economics Meeting Crisis Challenges (FEM-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDC Paris Business School and French Association of Financial Econometrics (FAFE), Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inalienable Human Capital and Debt Choice: Evidence from Quasi-Exogenous Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Finance Association (AsianFA), Jun 2023, Ho Chi Minh City, Vietnam. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3897481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board reforms and debt choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Prishtina, Kosovo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board reforms and debt choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 FMA virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board reforms and debt choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben-Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Boca Corporate Finance and Governance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board feminization and innovation through corporate venture capital investments: the moderating effect of independence and management skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Benkraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Brinette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Khemiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFINT 2020 : International Conference on the Contemporary Issues in Finance, Trade and Macroeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess control, pyramids and corporate social responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Thraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th Critical and Alternative Thinking in Governance (CATG) : Corporate governance research symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Business School - Campus Barcelone, Jun 2020, Barcelone (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Euro-Mediterranean Partnership to regional integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFINITI Conference on International Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, voluntary R&D disclosure and market value of firms: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Nekhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Lakhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Finance Conference (IFC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure de propriété et de contrôle des sociétés cotées françaises : caractéristiques et enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès international de gouvernance d'entreprise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership structure, corporate governance and analyst following. A study of french listed firms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The inaugural Asia-Pacific corporate governance conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivatives use and analysts's earnings forecasts accuracy : the French Case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meftheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Labégorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference ISINI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Institutions as Pillars for Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Hunjra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gov. in the Dev. World: Transnatl. Insights on Econ. Dev.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.1-22, 2023, 9789819924936 (ISBN); 9789819924929 (ISBN). </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2493-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId658"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Shuai Ren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2026.109531" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameet Kumar Banerjee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molla Ramizur Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fichera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Galletta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mazz&#249;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2026.104910" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carmona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Stef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-026-07072-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Zeineb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Hamza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9dhe-6dwx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahsan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ali Gull" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Manita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6bdp-jh81" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Roberto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05498244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmona Pedro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2025.114680" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abbassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharen Kumar Pandey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeta Kumari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbge.2023.10057276" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben-Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2024.101245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonmoy Choudhury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhrul Hasan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khuong Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawazish Mirza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Horobet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123448" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conall O'Sullivan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios G. Papavassiliou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Wekesa Wafula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2023.101892" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Zhi Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Qun Ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102961" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar S. Al-Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Al Mamun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zakir Hossain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanfu Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Belascu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carmencita Negreanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Dinca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123746" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Mu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaosong Zhan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Omri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120275" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alshehabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Halabi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Adwan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2024.100639" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Eshraghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2024.103468" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Chebbi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2024.139631" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilin Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaroan Ni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2023.11.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitara Karim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abubakr Naeem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122963" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar S Alharbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Atawnah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1351847X.2024.2404088" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434028v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05506-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Uddin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kabir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-07-2022-0193" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhtaruzzaman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubaker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Goodell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.104082" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naqvi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K.A. Rizvi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106761" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ftiti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Louhichi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01208-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Ren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Z. Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2023.05.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Banerjee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106831" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. La Torre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Gladish" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zopounidis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13281" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Naeem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Sharma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Mamun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghafoor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Suleman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12732" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Sureka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102458" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Ali-Rind" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Lajili Jarjir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2022.101873" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Alharbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106499" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arfaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106584" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04102447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Derouiche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Galariotis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.pr.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05230-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122713" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Umar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Adekoya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gubareva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2816" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434025v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Trinh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-10-2022-0294" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13132" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sarea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Choudhury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-01-2023-244" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433059v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Le" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Park" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106474" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Yao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Xie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sensoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyang Cheng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12705" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-022-10265-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12445" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435440v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Batten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kinateder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Wagner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.09.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474719v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Thraya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098922ar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435476v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.103629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Mushtaq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsha Basharat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Saeed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2023.10060604" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511438v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Han" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04381-w" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435437v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Al-Nassar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makram" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2022.10.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452661v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rahman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102787" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445026v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abbassi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2741" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Derouiche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-021-09601-w" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452665v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102699" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452669v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04092-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445033v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhai" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05014-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452666v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mefteh-Wali" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03730-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mansali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Dang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sassi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12335" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Farooq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Su" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Gull" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102730" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03699984v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Do" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hammami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cuong Ly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03817-z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03629658v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Akhtaruzzaman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.3634" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moulahi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahfoudhi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2022.103104" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454682v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqing Sui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Pandey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102934" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452662v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102807" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445034v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05022-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445028v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.102170" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435622v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Cuong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Tran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2021.1886790" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445062v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal-Garcia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekiros" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04998-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452668v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Hasan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habib" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.102468" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454685v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Kabir Hassan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103277" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2022.103045" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445053v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Jasimuddin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05012-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03688579v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3452" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452678v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106131" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452673v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hewa-Wellalage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Hunjra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verhoeven" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.102329" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Afi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121761" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445031v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ballouk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jabeur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-022-09640-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323675v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanglin Lu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.101933" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511405v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhai" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120755" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469634v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Braham" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.303.0075" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455596v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Sassi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2021.102009" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120467" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241471v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Ali Rind" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akbar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabur Mollah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12513" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455605v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rjiba" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saadi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoya Ding" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2021.101902" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455591v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardy Chiah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Zhong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101882" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066961v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Dang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/114.00000003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469663v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cellier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Toumi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075486ar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999073v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Ha Le" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Phuc Nguyen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113351" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455600v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101604" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513394v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechuan Du" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-021-00248-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415197v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peillex" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comyns" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04373-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323669v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2021.109835" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999016v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Imran Hunjra" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugesh Arunachalam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mehmood" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101587" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M Lucey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2021.105588" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455598v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bachiller" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101573" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323674v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Z." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan, Y." TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492114v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gounopoulos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paltalidis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2020.102157" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071413v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaleddine Ben Cheikh" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Hmiden" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Zaied" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03590-z" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071395v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.162.4639" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422726v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Jouini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052852v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Youssef" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=But Dedaj" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjellma Carabregu-Vokshi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120043" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457120v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Grira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2019.12.001" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457114v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Ali" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2308/AJPT-17-147" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491530v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Clark" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2019.11.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492461v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.05.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052901v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02914-z" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272659v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajwane Kafrouni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/202001-73-102" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457118v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Slimane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2019.10.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277647v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chourou" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2019.08.004" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541675v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arouri" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Grais" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2018.05.002" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C20CJB1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000696v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rouatbi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saffar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12148" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653946v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.11.003" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03529252v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2015.11.001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK042HWR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158104v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hassen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158095v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Farag" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2014.10.002" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158105v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Bin Liang" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158091v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vidal-Garcia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vidal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158102v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Amdouni" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158106v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155449v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158100v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Lasfer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158111v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155467v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158140v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Solonandrasana" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155607v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158128v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155608v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155486v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkhir" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derouiche Imen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158143v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abida" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155496v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155415v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155502v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158146v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Barros" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155610v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803114v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261916v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261913v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737542v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02686901211189835" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158176v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809226v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155609v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261910v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155612v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155611v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155621v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809262v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623867v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14757701111155789" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803122v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158153v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Shaikh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803118v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155605v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155604v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290426v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257732v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.07.010" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT239GJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155603v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202259v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155601v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155602v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158157v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Salaani" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158160v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155600v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155599v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158164v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184132v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202264v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202272v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155598v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354863v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158174v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158173v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479353v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elnahass" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0422" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846922v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thai-Ha" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0426" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851941v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0465" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479380v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0427" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479342v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0421" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479546v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0318" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268812v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813236653_fmatter" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268813v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cumming" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786432636" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04554740v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cumming" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110006" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268810v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/8869" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268808v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Arouri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2012-0-03535-1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268811v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Dang Nguyen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31579-4" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268809v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230389304" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469169v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106875" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241515v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Jarjir" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.d9marayv5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128053v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423330v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Ni" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423358v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950978v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Xiaoran" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337493v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xutang Liu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liao" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337552v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yue" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326564v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baneriee Kumar" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337566v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337534v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Alam" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Charlene Chen" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monzur Hasan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337462v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337435v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chebbi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076922v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946045v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3897481" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934655v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465067v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583853v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658177v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257938v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257952v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257959v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meftheh" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458202v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Azam" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2493-6_1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Kong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Shuai Ren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2026.109531" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fichera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Galletta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mazz&#249;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2026.104910" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameet Kumar Banerjee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molla Ramizur Rahman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109179" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carmona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Stef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-026-07072-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharen Kumar Pandey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Manita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeta Kumari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbge.2023.10057276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xutang Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Yao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2024.101368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahsan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ali Gull" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6bdp-jh81" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barka Zeineb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Hamza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-9dhe-6dwx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Roberto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.3140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05498244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmona Pedro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2025.114680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Abbassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar S Alharbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Al Mamun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Atawnah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1351847X.2024.2404088" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Han" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanfu Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2024.103419" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben-Nasr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2024.101245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonmoy Choudhury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhrul Hasan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Khuong Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawazish Mirza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Horobet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123448" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conall O'Sullivan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios G. Papavassiliou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Wekesa Wafula" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2023.101892" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Zhi Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Qun Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102961" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar S. Al-Nassar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105776" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zakir Hossain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Belascu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carmencita Negreanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Dinca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123746" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenya Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Mu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaosong Zhan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14281" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alshehabi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Halabi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Adwan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intaccaudtax.2024.100639" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Omri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120275" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Eshraghi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2024.103468" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Chebbi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2024.139631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilin Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaroan Ni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2023.11.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitara Karim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abubakr Naeem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122963" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Al-Nassar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2022.10.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Sureka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102458" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Ali-Rind" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Lajili Jarjir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2022.101873" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Alharbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Mamun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K.A. Rizvi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106499" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arfaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Naeem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubaker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04102447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Derouiche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Galariotis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.pr.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manita" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ngo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05506-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Uddin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kabir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-07-2022-0193" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435508v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhtaruzzaman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Goodell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.104082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Naqvi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106761" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ftiti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Louhichi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01208-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Ren" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Z. Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2023.05.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05230-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122713" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Umar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Adekoya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gubareva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434025v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Trinh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RAF-10-2022-0294" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Banerjee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106831" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. La Torre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Gladish" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zopounidis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13281" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435469v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Sharma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghafoor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Suleman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12732" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13132" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sarea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Choudhury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-01-2023-244" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Le" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Park" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106474" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Xie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sensoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyang Cheng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12705" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-022-10265-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12445" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Batten" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kinateder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.09.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Mushtaq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsha Basharat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Saeed" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2023.10060604" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Thraya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098922ar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.103629" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Han" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04381-w" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452660v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Afi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121761" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445031v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ballouk" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jabeur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mefteh-Wali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-022-09640-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03688579v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3452" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452678v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106131" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452673v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hewa-Wellalage" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Hunjra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verhoeven" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.102329" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445033v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05014-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452665v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102699" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452669v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04092-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rahman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102787" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445026v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abbassi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2741" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452666v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03730-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106180v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mansali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Derouiche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-021-09601-w" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Farooq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Su" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali Gull" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102730" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03699984v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Do" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hammami" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cuong Ly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03817-z" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03629658v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Akhtaruzzaman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.3634" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452667v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Pandey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102934" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452662v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102807" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445034v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05022-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.102170" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435622v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Cuong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Tran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2021.1886790" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454686v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moulahi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahfoudhi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2022.103104" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454682v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqing Sui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.09.024" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal-Garcia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekiros" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04998-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435621v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Dang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sassi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eufm.12335" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454681v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2022.103045" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452668v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Hasan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habib" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.102468" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04454685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Kabir Hassan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103277" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445053v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weng" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Jasimuddin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05012-8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998990v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M Lucey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2021.105588" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455598v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bachiller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101573" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323674v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Z." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan, Y." TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999016v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Imran Hunjra" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugesh Arunachalam" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Mehmood" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101587" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018707v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120467" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241471v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Ali Rind" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akbar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabur Mollah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12513" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455596v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Sassi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2021.102009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Braham" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.303.0075" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511405v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhai" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120755" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323675v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanglin Lu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2021.101933" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455591v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardy Chiah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Zhong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101882" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606399v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cbv17i1editorial" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455605v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rjiba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saadi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoya Ding" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2021.101902" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066961v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Dang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/114.00000003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469663v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Toumi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075486ar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999073v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Ha Le" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Phuc Nguyen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113351" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455600v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101604" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323669v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2021.109835" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513394v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechuan Du" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-021-00248-8" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415197v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peillex" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comyns" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04373-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457120v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Grira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2019.12.001" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457114v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Ali" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2308/AJPT-17-147" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491530v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Clark" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2019.11.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492461v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.05.012" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492114v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gounopoulos" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paltalidis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2020.102157" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052901v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Youssef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02914-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071413v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaleddine Ben Cheikh" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Hmiden" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Zaied" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03590-z" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071395v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.162.4639" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422726v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Jouini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052852v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=But Dedaj" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjellma Carabregu-Vokshi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120043" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272659v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajwane Kafrouni" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/202001-73-102" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457118v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Slimane" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2019.10.003" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277647v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chourou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Haddar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2019.08.004" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541675v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arouri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Grais" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2018.05.002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C20CJB1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000696v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Rouatbi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saffar" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fima.12148" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653946v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.11.003" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03529252v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2015.11.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK042HWR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158102v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Amdouni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158095v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Farag" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2014.10.002" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158105v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Bin Liang" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158104v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hassen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158091v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vidal-Garcia" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vidal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155486v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkhir" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derouiche Imen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155449v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158100v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Lasfer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158106v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158111v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155467v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155607v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158140v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Solonandrasana" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158128v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155608v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158143v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abida" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155496v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155415v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155502v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158146v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Barros" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155610v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Nekhili" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261913v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261916v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737542v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02686901211189835" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158176v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809226v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155609v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155621v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809262v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623867v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14757701111155789" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803122v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261910v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155612v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155611v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158153v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Shaikh" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803118v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155605v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290426v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155604v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257732v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.07.010" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT239GJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155603v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155602v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202259v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155601v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158157v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Salaani" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158160v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202272v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155600v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155599v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158164v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184132v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202264v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354863v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155598v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158174v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158173v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479342v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elnahass" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0421" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846922v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thai-Ha" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0426" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479353v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0422" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851941v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0465" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479380v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0427" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479546v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0318" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268812v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813236653_fmatter" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268813v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cumming" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786432636" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04554740v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cumming" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110006" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268810v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/8869" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268808v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Arouri" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2012-0-03535-1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268811v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Dang Nguyen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31579-4" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04268809v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230389304" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469169v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106875" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241515v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Jarjir" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.d9marayv5" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128053v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423330v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Ni" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423358v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950978v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Xiaoran" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337552v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yue" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337493v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326564v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baneriee Kumar" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337566v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337534v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Alam" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Charlene Chen" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Monzur Hasan" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337462v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337435v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chebbi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076922v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946045v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3897481" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05570414v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05570404v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05570411v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934655v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465067v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583853v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658177v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257938v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257952v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257959v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meftheh" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458202v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Azam" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2493-6_1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>