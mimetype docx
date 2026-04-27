--- v0 (2026-03-18)
+++ v1 (2026-04-27)
@@ -210,96 +210,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technological trend in subtitling</w:t>
+                <w:t xml:space="preserve">“Comparison between Automatic and Human Subtitling: A Case Study with Game of Thrones”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Baldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Group in Computational Linguistics (RGCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Wolverhampton, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP), Second Workshop “Human-Informed Translation and Interpreting Technology (HiT-IT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, VARNA, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311175v1</w:t>
+                <w:t xml:space="preserve">hal-02311157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Intraduisible : les méandres de la traduction</w:t>
               </w:r>
@@ -361,96 +361,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Comparison between Automatic and Human Subtitling: A Case Study with Game of Thrones”</w:t>
+                <w:t xml:space="preserve">New technological trend in subtitling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Baldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP), Second Workshop “Human-Informed Translation and Interpreting Technology (HiT-IT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, VARNA, Bulgaria</w:t>
+              <w:t xml:space="preserve">Research Group in Computational Linguistics (RGCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Wolverhampton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311157v1</w:t>
+                <w:t xml:space="preserve">hal-02311175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phraséologie en sous-titrage classique et créatif : différences et évolutions ?</w:t>
               </w:r>
@@ -568,234 +568,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où est le traduisible à l’image ?</w:t>
+                <w:t xml:space="preserve">La traduction de l’anagramme au cinéma et à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Baldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Mondial de traductologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Traductologie (SoFT); Société d’Études des Pratiques et Théories en Traduction (SEPTET); Laboratoire Modèles-Dynamiques-Corpus (MoDyCo); Centre de Recherches Anglophones (CREA), Université de Paris Ouest-Nanterre-La Défense, Apr 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Du jeu dans la langue. Traduire les jeux de mots »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316751v1</w:t>
+                <w:t xml:space="preserve">hal-02316789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sous-titrage créatif : quelle unité de traduction-réception ?</w:t>
+                <w:t xml:space="preserve">Où est le traduisible à l’image ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Baldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Des unités de traduction à l’unité de la traduction – Traductologie de plein champ, septième édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de traduction et d’interprétation, Université de Genève, Dec 2017, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">1er Congrès Mondial de traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Traductologie (SoFT); Société d’Études des Pratiques et Théories en Traduction (SEPTET); Laboratoire Modèles-Dynamiques-Corpus (MoDyCo); Centre de Recherches Anglophones (CREA), Université de Paris Ouest-Nanterre-La Défense, Apr 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316739v1</w:t>
+                <w:t xml:space="preserve">hal-02316751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction de l’anagramme au cinéma et à la télévision</w:t>
+                <w:t xml:space="preserve">Le sous-titrage créatif : quelle unité de traduction-réception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Baldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Du jeu dans la langue. Traduire les jeux de mots »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Des unités de traduction à l’unité de la traduction – Traductologie de plein champ, septième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de traduction et d’interprétation, Université de Genève, Dec 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316789v1</w:t>
+                <w:t xml:space="preserve">hal-02316739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1349,51 +1349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02313448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02311175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02311157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio de Los Reyes Lozano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02096697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02312878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100925270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02313448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02311157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02311175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio de Los Reyes Lozano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02096697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02312878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100925270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>