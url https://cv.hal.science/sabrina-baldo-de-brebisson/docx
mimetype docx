--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -637,165 +637,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où est le traduisible à l’image ?</w:t>
+                <w:t xml:space="preserve">Le sous-titrage créatif : quelle unité de traduction-réception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Baldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Mondial de traductologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Traductologie (SoFT); Société d’Études des Pratiques et Théories en Traduction (SEPTET); Laboratoire Modèles-Dynamiques-Corpus (MoDyCo); Centre de Recherches Anglophones (CREA), Université de Paris Ouest-Nanterre-La Défense, Apr 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Des unités de traduction à l’unité de la traduction – Traductologie de plein champ, septième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de traduction et d’interprétation, Université de Genève, Dec 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316751v1</w:t>
+                <w:t xml:space="preserve">hal-02316739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sous-titrage créatif : quelle unité de traduction-réception ?</w:t>
+                <w:t xml:space="preserve">Où est le traduisible à l’image ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Baldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Des unités de traduction à l’unité de la traduction – Traductologie de plein champ, septième édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de traduction et d’interprétation, Université de Genève, Dec 2017, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">1er Congrès Mondial de traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Traductologie (SoFT); Société d’Études des Pratiques et Théories en Traduction (SEPTET); Laboratoire Modèles-Dynamiques-Corpus (MoDyCo); Centre de Recherches Anglophones (CREA), Université de Paris Ouest-Nanterre-La Défense, Apr 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316739v1</w:t>
+                <w:t xml:space="preserve">hal-02316751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1349,51 +1349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02313448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02311157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02311175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio de Los Reyes Lozano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02096697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02312878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100925270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02313448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02311157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02311175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02316751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio de Los Reyes Lozano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02096697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02312878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100925270" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>