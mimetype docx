--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -384,50 +384,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03487147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nominal Gender in Coptic Egyptian: Typology and Morphological Analysis. Zeitschrift für Ägyptische Sprache und Altertumskunde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (148), pp.31-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zaes-2021-0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nominal Gender in Coptic Egyptian: Typology and Morphological Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -436,2167 +527,2064 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148 (1), pp.31-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 3fs Perfect in Omani Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron D. Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.511-529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal classes in Somali: Allomorphy has no classificatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.3-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s002222671700024x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03516520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vocalic system of the Mehri of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1-2), pp.160 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18776930-00901007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1-2), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18776930-00901014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique de terrain et langage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Verb Forms Derived from Four H‐Initial Roots in the Mehri Language of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.199 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jss/fgw034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenting and analysing the Modern South Arabian Languages in Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ur Shlonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SGMOIK-Bulletin = Bulletin SSMOCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12685/bul.45.2017.1073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutturals and glides, and their effects on the Mehri verb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni di Ricognizioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Linguistic Studies in the Arabian Gulf, III, pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Constitution et usage de corpus en linguistique berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Si Said Ben Si Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution et usage de corpus en linguistique berbère : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Si Said Ben Si Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syntagme prépositionnel à la périphérie gauche en Taqbaylit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Si Said Ben Si Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Constitution et usage de corpus en linguistique berbère, 14, pp.263-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Oman, un trésor linguistique menacé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.104-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Phonology of 'Idle Glottis' Consonants in the Mehri of Oman (Modern South Arabian)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.161 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jss/fgt039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on Nonconcatenative Affixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Annual of Afrosiatic languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.45-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Egyptian verbal reduplication: typology, diachrony, and the morphology–syntax interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Reintges</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.135-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11525-009-9138-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00487191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduplication et temps-aspect-mode : l'exemple de l'égyptien ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.145-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The 3fs Perfect in Omani Mehri</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00244005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes de qualité en kabyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, p. 71-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longueur phonologique des voyelles en kabyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, p. 47-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes gabaritiques en somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (2), pp.511-529</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Barillot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Präpositionen und Komplementierer im Chemini Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39/3-4, pp.319-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/flin.2006.39.3-4.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle morphologique du squelette : une analyse du déterminant en bédja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.83-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s002222671700024x⟩</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlv.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18776930-00901014⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Negative Preterite in Kabyle Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, XXXIV (3-4), pp.185-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/flin.2000.34.3-4.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.22-24</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La palatalisation en somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.5-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...1596 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2606,1929 +2594,1929 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The verbal n-stem in Taqbaylit Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Bedar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ronny Meyer; Chris Reintges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives on Templatic Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazigh Bedar</w:t>
+                <w:t xml:space="preserve">Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-29, 2026, Abhandlungen für die Kunde des Morgenlandes, 978-3-447-12509-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwa lbaṛ g ara nemlil? Taqbaylit PP-interrogatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baunaz, Lena; Bocci, Giuliano; Nevins, Andrew. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ziggurat of Grammar. In honor of Ur Shlonsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.461-476, 2025, 978 90 272 4430 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Distribution of Suffixed and Independent Object Pronouns in Modern South Arabian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron D. Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soqotra, Mahra, and Dhofar. Studies in Modern South Arabian Languages and Oral Literatures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.447-501, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004744332_016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05393909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Berber Verbs of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Perspectives on Templatic Morphology</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Handbook of Berber Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.361-384, 2024, Springer Handbooks in Languages and Linguistics, ISBN-13: 978-9819956890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l-vocalisation in Upper Austrian German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Breit; Yoshida Yuko; Connor Youngberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elements, Government and Licensing: Developments in Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCL Press, pp.30-45, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14324/111.9781800085282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03915078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadriliterals and &amp;quot;quinqueliterals&amp;quot; in Omani Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuliano Castagna &amp; Lutz Edzard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Arabia: Old Issues, New Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-38, 2022, Abhandlungen für die Kunde des Morgenlandes, 978-3-447-11956-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Causative of Intransitives in Somali: A Preliminary Study of Djibouti Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 14th SSIA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Form of Structure, the Structure of Form: Essays in honor of Jean Lowenstamm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1-10, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lfab.12.01int⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepp vs Paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Bendjaballah; Noam Faust; Mohamed Lahrouchi; Nicola Lampitelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Form of Structure, the Structure of Form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.287-302, 2014, 9789027269485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lfab.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01254610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation syntaxique des prépositions faibles du berbère de Chemini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tseng, Jesse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prépositions et postpositions - Approches typologiques et formelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-29, 2026, Abhandlungen für die Kunde des Morgenlandes, 978-3-447-12509-3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-123, 2013, Langues et syntaxe, 9782746245181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anwa lbaṛ g ara nemlil? Taqbaylit PP-interrogatives</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The representational anomalies of floating markers: light prepositions in Taqbaylit of Chemini.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Baunaz, Lena; Bocci, Giuliano; Nevins, Andrew. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.461-476, 2025, 978 90 272 4430 7</w:t>
+              <w:t xml:space="preserve">Biberauer,Theresa; Roberts, Ian;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenges to Linearization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mouton de Gruyter, pp.331-375, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Distribution of Suffixed and Independent Object Pronouns in Modern South Arabian</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la gémination dans le système verbal du mehri (sudarabique moderne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tifrit, Ali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonologie, morphologie, syntaxe - Mélanges offerts à Jean-Pierre Angoujard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.29 - 59, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Berber Verbs of State</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur les noms à voyelle initiale stable en kabyle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mettouchi, Amina;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours berbères, Mélanges offerts à Paulette Galand-Pernet et Lionel Galand pour leur 90e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, pp.417-434, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Typology of Emptiness in Templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Handbook of Berber Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.361-384, 2024, Springer Handbooks in Languages and Linguistics, ISBN-13: 978-9819956890</w:t>
+              <w:t xml:space="preserve">Sounds of Silence : Empty Elements in Phonology and Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.21-57, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00244008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints and Markers in Templates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picchi, M. Cecilia;Pona, Alan;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 32 Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.21-34, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quadriliterals and &amp;quot;quinqueliterals&amp;quot; in Omani Mehri</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of the noun in Somali: Comparative evidence from other Cushitic languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-38, 2022, Abhandlungen für die Kunde des Morgenlandes, 978-3-447-11956-6</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On the Causative of Intransitives in Somali: A Preliminary Study of Djibouti Somali</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apophony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Versteegh, Kees. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Arabic Language and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 64-68., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th SSIA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Proceedings of the Western Conference on Linguistics (WECOL) 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Department of Linguistics, California State University, pp.22-32, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Internal Structure of the Determiner in Beja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lecarme, Jacqueline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Afroasiatic Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Benjamins, p. 35-52., 2003, Current Issues in Linguistic Theory, 241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Genitive in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zybatow L. N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa der Sprachen : Sprachkompetenz - Mehrsprachigkeit - Translation, Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II : Sprache und Kognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.13-27, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Inflection in German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Williams A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UPENN Working Papers in Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (1), University of Pennsylvania, pp.29-41, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects apophoniques de la vocalisation du verbe berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauzet P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des colloques Langues et Grammaire 2 &amp; 3 (1995, 1997), Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du département SDL de l'Université Paris 8, pp.5-24, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...915 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4538,887 +4526,887 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Wiley Blackwell Companion to Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ackema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Ackema</w:t>
+                <w:t xml:space="preserve">Eulàlia Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fábregas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 2023, Wiley Blackwell companions to linguistics, 9781119693574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119693604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04379319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives on Element Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eulàlia Bonet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tifrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter Mouton, 2021, Studies in Generative Grammar, 9783111262017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110691948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119693604⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03092691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue CORPUS, N°14 : « Constitution et usage de corpus en linguistique berbère »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Si Said Ben Si Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">14, 2015, Constitution et usage de corpus en linguistique berbère</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perspectives on Element Theory</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Form of Structure, the Structure of Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Tifrit</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110691948⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins, 12, 2014, Language Faculty and Beyoond, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lfab.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Revue CORPUS, N°14 : « Constitution et usage de corpus en linguistique berbère »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01280526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill's Annual of Afroasiatic Languages and Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">14, 2015, Constitution et usage de corpus en linguistique berbère</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edit Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lowenstamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Ouhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Form of Structure, the Structure of Form</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill's Annual of Afroasiatic Languages and Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noam Faust</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lowenstamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill's Annual of Afroasiatic Languages and Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lowenstamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill's Annual of Afroasiatic Languages and Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edit Doron</w:t>
+                <w:t xml:space="preserve">Jean Lowenstamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lowenstamm</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brill, 2012</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang U. Dressler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Voiekova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamins, 317 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...196 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...165 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5428,9792 +5416,9723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Causative of Intransitives in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Causative of Intransitives in Somali</w:t>
+                <w:t xml:space="preserve">The grammar of prepositions in Berber (Taqbaylit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03487157v1</w:t>
+                <w:t xml:space="preserve">hal-01281030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grammar of prepositions in Berber (Taqbaylit)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+                <w:t xml:space="preserve">Templatic inflection in German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (121)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concatenation and Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGfS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Trier Germany, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05531620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concatenation and Templates</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Trier Germany, Germany</w:t>
+                <w:t xml:space="preserve">On Somali Microvariation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Mobility in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Casablanca (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05531620v1</w:t>
+                <w:t xml:space="preserve">halshs-05393912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Somali Microvariation</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Casablanca (Maroc), Morocco</w:t>
+                <w:t xml:space="preserve">The construal of interrogative PPs in Taqbaylit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de linguistique berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05393912v1</w:t>
+                <w:t xml:space="preserve">halshs-05393918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construal of interrogative PPs in Taqbaylit</w:t>
+                <w:t xml:space="preserve">oot = -o + at ? On the Somali « experiencer » suffix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali Workshop V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Göteborg (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05393916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la vocalisation de l en mehri d’Oman (sudarabique moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kungl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05333835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valency-changing verb derivation in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire - Department of Languages and Literatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Languages and Literatures, Mar 2025, Göteborg (Sweden), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05333823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la vocalisation de l en mehri d’Oman (sudarabique moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kungl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de linguistique sudarabique moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Dufour, May 2025, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05333832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on Somali Autobenefactive Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali Workshop IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on Affixation in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affixation in Afroasiatic 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on Somali Derived Nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2d Hybrid Meeting on Cushitic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Somali Geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited lecture at the Univ. of Gothenburg (Faculty of Humanities)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.gu.se/en/event/sabrina-bendjaballah-and-david-le-gac-on-somali-geminates, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Somali -t Suffix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the Afroasiatic t-morpheme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Edinburg, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04582386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Modern South Arabian languages: an under-documented and understudied language family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited lecture at the Univ. of Gothenburg (research seminar Arabic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.gu.se/en/event/research-seminar-arabic-modern-south-arabian, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Object Pronouns in Modern South Arabian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern South Arabian: Grammatical and Lexical Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Erlangen-Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syntagme prépositionnel à la périphérie gauche en Taqbaylit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Berber Linguistics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes d’état en berbère kabyle : étude de morpho-phonologie gabaritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce que (se) représenter la parole ? Hommage à Gabriel Bergounioux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Somali geminates: Phonetics, Phonology and Diatopic variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference of Phonology – OCP 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04014141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Berber verbs of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited lecture at CRISSP (KU Leuven online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.crissp.be/events/crissp-seminar-with-sabrina-bendjaballah/, Mar 2023, Leuven (KULeuven), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Quality-Verbs Nouns in the Perfective? On the Dissociation of Templatic Shapes and Hosted Morphemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Linguistique Berbère III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allomorphy in Somali clitic clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle (RALFE) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somali particle clusters: complete paradigms, syncretism and corpus frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali Workshop III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rules are exceptional, exceptions are rule governed. On the scope of rules, and the memorization of their output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOW 46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exploration of Djibouti Somali latent geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la gémination en somali (aspects phonétiques et phonologiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GLECS (Inalco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on the Mehri verbal template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. Deutscher Orientalistentag 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sonorant Prefix in Modern South Arabian Verb Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Workshop on Arabic and the Ancient &amp; Modern Languages of South Arabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes de qualité en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">David Cohen. Cent ans de linguistique (chamito-)sémitique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur les verbes de qualité en berbère kabyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études en linguistique berbère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of templates in the morphology of Berber stative verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on prefixes vs suffixes in Afroasiatic,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjects under causatives: results from an online judgement task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tours (FR), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saalim Saciid Shariif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Göteborg (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The a/h-Preformant in Modern South Arabian 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeSaM Online Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Valency-changing verb derivation in Somali</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Somali Geminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Department of Languages and Literatures, Mar 2025, Göteborg (Sweden), France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFRA2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A propos de la vocalisation de l en mehri d’Oman (sudarabique moderne)</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The a/h-Preformant in Modern South Arabian 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeSaM-online seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sound Pattern of Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited lecture - Department of Hebrew Language and Semitic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tel-Aviv University (online), Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Order and Hierarchy in Nonconcatenative Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop in Honour of Chris Reintges’ Habilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary remarks on Somali ‘strong’ causatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRN ALL Kick-off meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, on-line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Omani Mehri consonant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALL Kick-off meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, on-line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preboundary lengthening in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Prosody 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.156-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remarks on Affixation in Somali</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la morpho-phonologie verbale du mehri d’Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencière invitée au séminaire DyLis, Univ. de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acoustics of Somali voiced stops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Somali Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gothenborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mehri Vowel System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Arabia: Old Issues, New Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Descriptive Adequacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIFT 2019 : Journées scientifiques « Linguistique informatique, formelle &amp; de terrain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional morphology: templates and mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives on Templatic Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l-vocalization in Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tifrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCP15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The internal structure of liquids in a Modern South Arabian language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tifrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGG44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphophonologie de l'anti-accord en berbère kabyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Bedar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALL2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leiden, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coptic noun classes and the morpho-phonology of gender.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALL2018 : Colloquium on African Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coptic noun classes and the morpho-phonological exponence of gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NACAL46 : Annual Meeting of the North Atlantic Conference on Afroasiatic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On compounds and genitives in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali workshop: linguistics and geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the complexity of gender exponence: Evidence from Coptic Egyptian (Afroasiatic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Fields for Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guilford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On quadriliterals and &amp;quot;quinqueliterals&amp;quot; in Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5es journées d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No escape from phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Français de Phonologie 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emptiness in Phonological Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonological Theory Agora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonetics and phonology of Mehri geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5es journées d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal classes in Somali : allomorphy has no classificatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affixation in Afroasiatic 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Réseau Français de Phonologie 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remarks on Somali Derived Nouns</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final geminates exist in Mehri : Phonological and phonetic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4è journée d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal classes in Somali: allomorphy has no classificatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Hybrid Meeting on Cushitic Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Naples (Italie), Italy</w:t>
+              <w:t xml:space="preserve">14e Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Somali Geminates</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutturals and glides, and their effects on the Mehri verb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistics in the Gulf 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On propagation and reduplication in Modern South Arabian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, https://www.gu.se/en/event/sabrina-bendjaballah-and-david-le-gac-on-somali-geminates, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Description and Linguistic Theory 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Edinburg, Scotland, United Kingdom</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On word-final geminates in the Mehri language of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology 13 (OCP 13) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, https://www.gu.se/en/event/research-seminar-arabic-modern-south-arabian, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accent, quantité vocalique et structure syllabique en mehri d'Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4è journée d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Erlangen-Nürnberg, Germany</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes verbales en somali : l'allomorphie n'a pas de fonction classificatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches sociolinguistiques et linguistiques des langues de Mayotte et Djibouti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Semitic Verb Template: a View from the Mehri Language of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Form of Structure, The Structure of Form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Napoli, Italy</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Umlaut dans le système verbal du mehri d'Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3è journée d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Orléans, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consonnes non voisées non éjectives en mehri d'Oman et en hobyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité au GLECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Somali geminates: Phonetics, Phonology and Diatopic variation</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonnes [-voi, -éject] en sudarabique moderne : une phénoménologie caractéristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13è colloque du réseau français de phonologie (RFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, https://www.crissp.be/events/crissp-seminar-with-sabrina-bendjaballah/, Mar 2023, Leuven (KULeuven), Belgium</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la latence consonantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions théoriques en phonologie contemporaine, Reading Tobias Scheer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, online, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patrimoine immatériel au Sultanat d'Oman : les langues sudarabiques modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oman, hier, aujourd'hui, demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonnes radicales [- voisées, - éjectives] : effets inattendus en mehri d'Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Meeting of Afro-Asiatic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues sudarabiques modernes du Dhofar : principes adoptés pour leur documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentation des langues en danger : approches qualitatives, expérimentales et participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pronom objet en mehri d'Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12è colloque du réseau français de phonologie (RFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Orléans, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues sudarabiques modernes d'Oman : aperçu des recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité au cycle Pour une meilleure connaissance historique et culturelle du Sultanat d'Oman et de la péninsule Arabique du Centre Franco-Omanais, Mascate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Mascate, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das moderne Südarabische : Eine repräsentative Sprachgruppe im Semitischen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité à l'Université de Nürnberg-Erlangen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Erlangen-Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris ENS Ulm, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eventive-Stative Alternation in Coptic Egyptian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd North American Conference on Afroasiatic Linguistics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Sonorant Prefix in Modern South Arabian Verb Morphology</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is a Ga stem, what is a Gb stem in the Mehri of Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2è journée d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le &amp;quot;transfert de gémination&amp;quot; en mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11è colloque du réseau français de phonologie (RFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système vocalique du mehri d'Oman : questions et pistes de réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1è journées d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An uncommon case of homorganicity in Mehri (Modern South Arabian)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incontro di Grammatica Generativa 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Subjects under causatives: results from an online judgement task</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi étudier les langues sudarabiques modernes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Leclercq-Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité au cycle Pour une meilleure connaissance historique et culturelle du Sultanat d'Oman et de la péninsule Arabique du Centre Franco-Omanais, Mascate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Mascate, Oman</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes sur les marqueurs non concaténatifs en bavarois de haute Autriche et en allemand standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle BCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie non concaténative et gabarits en bavarois de haute Autriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'UMR 7023 SFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les racines &amp;quot;à glotte paresseuse&amp;quot; et leurs effets en mehri (sudarabique moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9è colloque du réseau français de phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système vocalique et l'accent en mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8è rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An unexpected Semitic templatic morphology: the Mehri case (Modern South Arabic, South Semitic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Univ. de Nice, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An unexpected Semitic templatic morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système vocalique et l'accent en mehri. Implications morphologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Univ. d'Orléans, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidimensional morphemes in Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOW 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri verbal system: an inventive Semitic morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology of the World's Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Segmentierbarkeit nicht-konkatenativer Markierer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generative Grammatik des Suedens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Structure: Conceptual Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CASTL, Univ. de Tromsoe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tromsoe, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Effects in a Concatenative System: German Strong Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CASTL, Univ. de Tromsoe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tromsoe, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">An exploration of Djibouti Somali latent geminates</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some remarks on Upper Austrian German diminutive formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur les gabarits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints and Markers in Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXII Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Florence, Italy. p. 21-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological Copying and Layered VP Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIII Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Somali Geminates</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie du pluriel et pluriels lexicaux en arabe, italien et breton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail Pluralité nominale et verbale (Fédération de Typologie et Universaux Linguistiques, FR 2559)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The a/h-Preformant in Modern South Arabian 1/2</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation morpho-phonologique des verbes kabyles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Univ. de Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation morpho-phonologique des verbes kabyles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LLING (Laboratoire de Linguistique de l'Université de Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Berber verbes de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Colloquium on African Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Leyden, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber Prepositions, Templates and the PF Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOW 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tel-Aviv University (online), Israel</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on Markers in Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Structure of the Verb Phrase in Afroasiatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Leyde, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The a/h-Preformant in Modern South Arabian 2/2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prépositions berbères, gabarits et interface phonologie-syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches actuelles en phonologie (EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Typology of Emptiness in Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sounds of Silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Tilburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, on-line, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leichte Präpositionen im Chemini Berber: Phonologie und Syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Sonderforschungsbereich 471 (Université de Constance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, on-line, France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonological Weight and Prepositional Syntax in Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaire typologique des formes faibles: Journée sur les prépositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Le Gac</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber Prepositions and the Phonology-Syntax Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Grammatical Models Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Tilburg, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genitive in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa der Sprachen: Sprachkompetenz - Mehrsprachigkeit - Translation. Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II: Sprache und Kognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Frankfurt a.M., Germany. pp.13-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Inflection in German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Penn Linguistics Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Philadelphia, United States. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The acoustics of Somali voiced stops</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00244022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture and Inflection in German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de phonologie de l'University of Leiden Centre for Linguistics (ULCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Leyde, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meaningful Vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gothenborg, Sweden</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIII Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Erlangen, Germany</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Berber Clitics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de morphologie de l'University of Leiden Centre for Linguistics (ULCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Leyden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Western conference in linguistics", Vancouver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Fresno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Necessity of Apophonic Morphology in German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on the Architecture of Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The internal structure of liquids in a Modern South Arabian language</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Expression of Genericity in Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33th Colloquium on African Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Leyden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Morphophonologie de l'anti-accord en berbère kabyle</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leiden, Pays-Bas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Western Conference on Linguistics (WECOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coptic noun classes and the morpho-phonological exponence of gender</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure interne des verbes forts de l'allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'UMR 6039 (Université de Nice)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Strong Template in German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales du GDR 1954 "Phonologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité gabaritique d'un langage concatenatif: le cas du somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leiden, Netherlands</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes journées internationales du GDR 1954 "Phonologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some aspects of verbal derivational morphology in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALL 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Leiden (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04421931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects apophoniques de la vocalisation du verbe berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et Grammaire 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.5-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00244024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some aspects of verbal derivational morphology in Somali: remarks on the 'causative' conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Guilford, United Kingdom</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th colloquium on African languages and linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5535 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...209 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15223,262 +15142,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Acoustics of Somali Geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LabPhon 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The typology of partial geminates: new data and generalizations from Omani Mehri (Modern South Arabian)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMP2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acoustics of Somali Geminates</w:t>
+                <w:t xml:space="preserve">Word-final geminates in a Modern South Arabian language : Phonetics and Phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vancouver, Canada</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LabPhon15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Cornell, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15488,91 +15407,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grammaire des gabarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris 7 - Denis Diderot, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15582,210 +15501,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Research in Somali Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Orwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16 (1), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04655167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Research in Somali Linguistics</w:t>
+                <w:t xml:space="preserve">Description and analysis of the Modern South Arabian Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16 (1), 2024</w:t>
+              <w:t xml:space="preserve">, 9 (1-2), 2017, Description and analysis of the Modern South Arabian Languages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15795,118 +15714,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16053,51 +15972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Rubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002222671700024x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-00901014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur Shlonsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12685/bul.45.2017.1073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgw034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-00901007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Si Said Ben Si Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgt039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-009-9138-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH7086CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2006.39.3-4.319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PPDDCRPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2000.34.3-4.185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-57H5FTDZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Bedar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Abhandlungen f&#252;r die Kunde des Morgenlandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05314469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744332_016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04370839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.9781800085282" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/South_Arabia:_Old_Issues_New_Perspectives/titel_7171.ahtml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/sciences-humaines-et-sociales/prepositions-et-postpositions/tseng/descriptif-9782746245181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ackema" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Bonet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F&#225;bregas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voeltzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110691948" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Doron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lowenstamm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouhalla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang U. Dressler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Pfeiffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Voiekova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Nilsson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kungl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654941v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854009v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854033v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalim Saciid Shariif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487160v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-32" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426050v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426052v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899990v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970146v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648532v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zimmermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648542v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648545v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652970v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Fathi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428455v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652968v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652972v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652975v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclercq-Neveu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637661v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521690v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521679v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751566v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150212v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150753v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150211v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149485v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150220v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421931v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652958v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751569v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Orwin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652948v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Rubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002222671700024x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-00901007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-00901014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgw034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur Shlonsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12685/bul.45.2017.1073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Si Said Ben Si Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2589" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgt039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-009-9138-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH7086CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2006.39.3-4.319" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PPDDCRPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.489" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2000.34.3-4.185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Bedar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Abhandlungen f&#252;r die Kunde des Morgenlandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05314469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744332_016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04370839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.9781800085282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/South_Arabia:_Old_Issues_New_Perspectives/titel_7171.ahtml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/sciences-humaines-et-sociales/prepositions-et-postpositions/tseng/descriptif-9782746245181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ackema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Bonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F&#225;bregas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voeltzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110691948" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Doron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lowenstamm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouhalla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang U. Dressler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Pfeiffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Voiekova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kungl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Nilsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalim Saciid Shariif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-32" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970152v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zimmermann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652971v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652966v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Fathi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428455v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652968v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652975v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652973v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclercq-Neveu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637664v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637668v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521693v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521688v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521682v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150303v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421931v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126422v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652958v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655167v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Orwin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652948v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>