--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -384,2066 +384,2066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03487147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nominal Gender in Coptic Egyptian: Typology and Morphological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (1), pp.31-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nominal Gender in Coptic Egyptian: Typology and Morphological Analysis. Zeitschrift für Ägyptische Sprache und Altertumskunde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Reintges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (148), pp.31-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zaes-2021-0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zaes-2021-0106⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03990903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 3fs Perfect in Omani Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron D. Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.511-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal classes in Somali: Allomorphy has no classificatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.3-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s002222671700024x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03516520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1-2), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18776930-00901014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique de terrain et langage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenting and analysing the Modern South Arabian Languages in Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ur Shlonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SGMOIK-Bulletin = Bulletin SSMOCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12685/bul.45.2017.1073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Verb Forms Derived from Four H‐Initial Roots in the Mehri Language of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.199 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jss/fgw034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutturals and glides, and their effects on the Mehri verb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni di Ricognizioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Linguistic Studies in the Arabian Gulf, III, pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vocalic system of the Mehri of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1-2), pp.160 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18776930-00901007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Constitution et usage de corpus en linguistique berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Si Said Ben Si Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01828631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syntagme prépositionnel à la périphérie gauche en Taqbaylit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Si Said Ben Si Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Constitution et usage de corpus en linguistique berbère, 14, pp.263-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution et usage de corpus en linguistique berbère : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Si Said Ben Si Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Phonology of 'Idle Glottis' Consonants in the Mehri of Oman (Modern South Arabian)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.161 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jss/fgt039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on Nonconcatenative Affixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Annual of Afrosiatic languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.45-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Oman, un trésor linguistique menacé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.104-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Egyptian verbal reduplication: typology, diachrony, and the morphology–syntax interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Reintges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.135-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11525-009-9138-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The 3fs Perfect in Omani Mehri</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00487191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduplication et temps-aspect-mode : l'exemple de l'égyptien ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (2), pp.511-529</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00244005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes de qualité en kabyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, p. 71-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Präpositionen und Komplementierer im Chemini Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39/3-4, pp.319-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/flin.2006.39.3-4.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longueur phonologique des voyelles en kabyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, p. 47-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes gabaritiques en somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.23-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s002222671700024x⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlv.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle morphologique du squelette : une analyse du déterminant en bédja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.83-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...1497 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149296v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Negative Preterite in Kabyle Berber</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Bedar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronny Meyer; Chris Reintges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Templatic Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2733,51 +2733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwa lbaṛ g ara nemlil? Taqbaylit PP-interrogatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baunaz, Lena; Bocci, Giuliano; Nevins, Andrew. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ziggurat of Grammar. In honor of Ur Shlonsky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.461-476, 2025, 978 90 272 4430 7</w:t>
@@ -2910,51 +2910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Berber Verbs of State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Berber Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.361-384, 2024, Springer Handbooks in Languages and Linguistics, ISBN-13: 978-9819956890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Causative of Intransitives in Somali: A Preliminary Study of Djibouti Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th SSIA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3372,51 +3372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepp vs Paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Bendjaballah; Noam Faust; Mohamed Lahrouchi; Nicola Lampitelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Form of Structure, the Structure of Form</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.287-302, 2014, 9789027269485. </w:t>
@@ -3467,51 +3467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation syntaxique des prépositions faibles du berbère de Chemini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tseng, Jesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prépositions et postpositions - Approches typologiques et formelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3566,51 +3566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The representational anomalies of floating markers: light prepositions in Taqbaylit of Chemini.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biberauer,Theresa; Roberts, Ian;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges to Linearization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton de Gruyter, pp.331-375, 2013</w:t>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Typology of Emptiness in Templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounds of Silence : Empty Elements in Phonology and Syntax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.21-57, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4121,51 +4121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templatic Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Western Conference on Linguistics (WECOL) 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Department of Linguistics, California State University, pp.22-32, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4362,51 +4362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templatic Inflection in German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Williams A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UPENN Working Papers in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), University of Pennsylvania, pp.29-41, 2003</w:t>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Causative of Intransitives in Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5518,51 +5518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grammar of prepositions in Berber (Taqbaylit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5580,51 +5580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templatic inflection in German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5838,51 +5838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construal of interrogative PPs in Taqbaylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de linguistique berbères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6216,8614 +6216,8614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05333832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Remarks on Affixation in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affixation in Afroasiatic 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on Somali Derived Nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2d Hybrid Meeting on Cushitic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Somali Geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited lecture at the Univ. of Gothenburg (Faculty of Humanities)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.gu.se/en/event/sabrina-bendjaballah-and-david-le-gac-on-somali-geminates, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Somali -t Suffix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the Afroasiatic t-morpheme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Edinburg, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04582386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Modern South Arabian languages: an under-documented and understudied language family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited lecture at the Univ. of Gothenburg (research seminar Arabic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.gu.se/en/event/research-seminar-arabic-modern-south-arabian, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Object Pronouns in Modern South Arabian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern South Arabian: Grammatical and Lexical Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Erlangen-Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syntagme prépositionnel à la périphérie gauche en Taqbaylit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Berber Linguistics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remarks on Somali Autobenefactive Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Somali Workshop IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04654941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Remarks on Affixation in Somali</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Somali geminates: Phonetics, Phonology and Diatopic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference of Phonology – OCP 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04014141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Berber verbs of state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited lecture at CRISSP (KU Leuven online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.crissp.be/events/crissp-seminar-with-sabrina-bendjaballah/, Mar 2023, Leuven (KULeuven), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Quality-Verbs Nouns in the Perfective? On the Dissociation of Templatic Shapes and Hosted Morphemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Linguistique Berbère III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allomorphy in Somali clitic clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Autour de la Linguistique Formelle (RALFE) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rules are exceptional, exceptions are rule governed. On the scope of rules, and the memorization of their output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOW 46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somali particle clusters: complete paradigms, syncretism and corpus frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali Workshop III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes d’état en berbère kabyle : étude de morpho-phonologie gabaritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce que (se) représenter la parole ? Hommage à Gabriel Bergounioux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la gémination en somali (aspects phonétiques et phonologiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GLECS (Inalco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes de qualité en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">David Cohen. Cent ans de linguistique (chamito-)sémitique en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on the Mehri verbal template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. Deutscher Orientalistentag 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sonorant Prefix in Modern South Arabian Verb Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Workshop on Arabic and the Ancient &amp; Modern Languages of South Arabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur les verbes de qualité en berbère kabyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études en linguistique berbère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of templates in the morphology of Berber stative verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on prefixes vs suffixes in Afroasiatic,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjects under causatives: results from an online judgement task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saalim Saciid Shariif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exploration of Djibouti Somali latent geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Somali Geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFRA2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The a/h-Preformant in Modern South Arabian 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeSaM-online seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sound Pattern of Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited lecture - Department of Hebrew Language and Semitic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tel-Aviv University (online), Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The a/h-Preformant in Modern South Arabian 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeSaM Online Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Order and Hierarchy in Nonconcatenative Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop in Honour of Chris Reintges’ Habilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary remarks on Somali ‘strong’ causatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRN ALL Kick-off meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, on-line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Omani Mehri consonant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALL Kick-off meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, on-line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preboundary lengthening in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Prosody 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.156-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la morpho-phonologie verbale du mehri d’Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencière invitée au séminaire DyLis, Univ. de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acoustics of Somali voiced stops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Somali Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gothenborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mehri Vowel System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Arabia: Old Issues, New Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Descriptive Adequacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIFT 2019 : Journées scientifiques « Linguistique informatique, formelle &amp; de terrain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositional morphology: templates and mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives on Templatic Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The internal structure of liquids in a Modern South Arabian language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tifrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGG44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphophonologie de l'anti-accord en berbère kabyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Bedar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALL2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leiden, Pays-Bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coptic noun classes and the morpho-phonological exponence of gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NACAL46 : Annual Meeting of the North Atlantic Conference on Afroasiatic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coptic noun classes and the morpho-phonology of gender.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALL2018 : Colloquium on African Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On compounds and genitives in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali workshop: linguistics and geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the complexity of gender exponence: Evidence from Coptic Egyptian (Afroasiatic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Fields for Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guilford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l-vocalization in Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tifrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCP15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No escape from phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Français de Phonologie 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emptiness in Phonological Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonological Theory Agora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonetics and phonology of Mehri geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5es journées d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On quadriliterals and &amp;quot;quinqueliterals&amp;quot; in Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5es journées d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal classes in Somali: allomorphy has no classificatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affixation in Afroasiatic 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">14e Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remarks on Somali Derived Nouns</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On propagation and reduplication in Modern South Arabian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Description and Linguistic Theory 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutturals and glides, and their effects on the Mehri verb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistics in the Gulf 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On word-final geminates in the Mehri language of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology 13 (OCP 13) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01411297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accent, quantité vocalique et structure syllabique en mehri d'Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4è journée d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes verbales en somali : l'allomorphie n'a pas de fonction classificatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Hybrid Meeting on Cushitic Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Naples (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Approches sociolinguistiques et linguistiques des langues de Mayotte et Djibouti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal classes in Somali : allomorphy has no classificatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, https://www.gu.se/en/event/sabrina-bendjaballah-and-david-le-gac-on-somali-geminates, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Français de Phonologie 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Edinburg, Scotland, United Kingdom</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final geminates exist in Mehri : Phonological and phonetic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4è journée d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, https://www.gu.se/en/event/research-seminar-arabic-modern-south-arabian, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Umlaut dans le système verbal du mehri d'Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3è journée d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Erlangen-Nürnberg, Germany</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consonnes non voisées non éjectives en mehri d'Oman et en hobyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité au GLECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonnes [-voi, -éject] en sudarabique moderne : une phénoménologie caractéristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13è colloque du réseau français de phonologie (RFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Orléans, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Semitic Verb Template: a View from the Mehri Language of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Form of Structure, The Structure of Form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Somali geminates: Phonetics, Phonology and Diatopic variation</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonnes radicales [- voisées, - éjectives] : effets inattendus en mehri d'Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Tours, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Meeting of Afro-Asiatic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, https://www.crissp.be/events/crissp-seminar-with-sabrina-bendjaballah/, Mar 2023, Leuven (KULeuven), Belgium</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pronom objet en mehri d'Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12è colloque du réseau français de phonologie (RFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, online, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues sudarabiques modernes du Dhofar : principes adoptés pour leur documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentation des langues en danger : approches qualitatives, expérimentales et participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patrimoine immatériel au Sultanat d'Oman : les langues sudarabiques modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oman, hier, aujourd'hui, demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la latence consonantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions théoriques en phonologie contemporaine, Reading Tobias Scheer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues sudarabiques modernes d'Oman : aperçu des recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwa Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité au cycle Pour une meilleure connaissance historique et culturelle du Sultanat d'Oman et de la péninsule Arabique du Centre Franco-Omanais, Mascate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Mascate, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eventive-Stative Alternation in Coptic Egyptian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd North American Conference on Afroasiatic Linguistics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das moderne Südarabische : Eine repräsentative Sprachgruppe im Semitischen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité à l'Université de Nürnberg-Erlangen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Erlangen-Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is a Ga stem, what is a Gb stem in the Mehri of Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2è journée d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Sonorant Prefix in Modern South Arabian Verb Morphology</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le &amp;quot;transfert de gémination&amp;quot; en mehri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11è colloque du réseau français de phonologie (RFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris ENS Ulm, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système vocalique du mehri d'Oman : questions et pistes de réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1è journées d'études sudarabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An uncommon case of homorganicity in Mehri (Modern South Arabian)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incontro di Grammatica Generativa 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi étudier les langues sudarabiques modernes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Leclercq-Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité au cycle Pour une meilleure connaissance historique et culturelle du Sultanat d'Oman et de la péninsule Arabique du Centre Franco-Omanais, Mascate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Mascate, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Subjects under causatives: results from an online judgement task</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes sur les marqueurs non concaténatifs en bavarois de haute Autriche et en allemand standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle BCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie non concaténative et gabarits en bavarois de haute Autriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'UMR 7023 SFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les racines &amp;quot;à glotte paresseuse&amp;quot; et leurs effets en mehri (sudarabique moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9è colloque du réseau français de phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An unexpected Semitic templatic morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An unexpected Semitic templatic morphology: the Mehri case (Modern South Arabic, South Semitic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Univ. de Nice, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système vocalique et l'accent en mehri. Implications morphologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Univ. d'Orléans, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidimensional morphemes in Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOW 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système vocalique et l'accent en mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8è rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri verbal system: an inventive Semitic morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology of the World's Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Segmentierbarkeit nicht-konkatenativer Markierer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generative Grammatik des Suedens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Effects in a Concatenative System: German Strong Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CASTL, Univ. de Tromsoe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tromsoe, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some remarks on Upper Austrian German diminutive formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur les gabarits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Structure: Conceptual Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CASTL, Univ. de Tromsoe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tromsoe, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The a/h-Preformant in Modern South Arabian 2/2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation morpho-phonologique des verbes kabyles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Univ. de Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation morpho-phonologique des verbes kabyles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LLING (Laboratoire de Linguistique de l'Université de Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological Copying and Layered VP Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIII Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Somali Geminates</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints and Markers in Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXII Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Florence, Italy. p. 21-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie du pluriel et pluriels lexicaux en arabe, italien et breton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail Pluralité nominale et verbale (Fédération de Typologie et Universaux Linguistiques, FR 2559)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The a/h-Preformant in Modern South Arabian 1/2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Berber verbes de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Colloquium on African Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Leyden, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on Markers in Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Structure of the Verb Phrase in Afroasiatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Leyde, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prépositions berbères, gabarits et interface phonologie-syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches actuelles en phonologie (EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tel-Aviv University (online), Israel</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Typology of Emptiness in Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sounds of Silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Tilburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leichte Präpositionen im Chemini Berber: Phonologie und Syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Sonderforschungsbereich 471 (Université de Constance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, on-line, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonological Weight and Prepositional Syntax in Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaire typologique des formes faibles: Journée sur les prépositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, on-line, France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber Prepositions, Templates and the PF Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOW 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Le Gac</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber Prepositions and the Phonology-Syntax Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Grammatical Models Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Tilburg, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genitive in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa der Sprachen: Sprachkompetenz - Mehrsprachigkeit - Translation. Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II: Sprache und Kognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Frankfurt a.M., Germany. pp.13-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Inflection in German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Penn Linguistics Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Philadelphia, United States. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The acoustics of Somali voiced stops</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00244022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Necessity of Apophonic Morphology in German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gothenborg, Sweden</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on the Architecture of Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Erlangen, Germany</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Expression of Genericity in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33th Colloquium on African Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Leyden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Western Conference on Linguistics (WECOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure interne des verbes forts de l'allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'UMR 6039 (Université de Nice)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">l-vocalization in Mehri</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Strong Template in German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales du GDR 1954 "Phonologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The internal structure of liquids in a Modern South Arabian language</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meaningful Vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIII Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Berber Clitics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de morphologie de l'University of Leiden Centre for Linguistics (ULCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Leyden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture and Inflection in German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de phonologie de l'University of Leiden Centre for Linguistics (ULCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Leyde, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templatic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leiden, Pays-Bas</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Western conference in linguistics", Vancouver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Fresno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5281 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009997v1</w:t>
-              </w:r>
-[...395 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité gabaritique d'un langage concatenatif: le cas du somali</w:t>
               </w:r>
@@ -15320,51 +15320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word-final geminates in a Modern South Arabian language : Phonetics and Phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LabPhon15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Cornell, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15972,51 +15972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Rubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002222671700024x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-00901007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-00901014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgw034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur Shlonsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12685/bul.45.2017.1073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Si Said Ben Si Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2589" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgt039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-009-9138-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH7086CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2006.39.3-4.319" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PPDDCRPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.489" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2000.34.3-4.185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Bedar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Abhandlungen f&#252;r die Kunde des Morgenlandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05314469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744332_016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04370839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.9781800085282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/South_Arabia:_Old_Issues_New_Perspectives/titel_7171.ahtml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/sciences-humaines-et-sociales/prepositions-et-postpositions/tseng/descriptif-9782746245181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ackema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Bonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F&#225;bregas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voeltzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110691948" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Doron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lowenstamm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouhalla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang U. Dressler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Pfeiffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Voiekova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kungl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Nilsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalim Saciid Shariif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-32" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970152v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zimmermann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652971v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652966v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Fathi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428455v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652968v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652975v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652973v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclercq-Neveu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637664v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637668v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521693v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521688v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521682v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150212v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150303v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421931v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126422v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652958v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655167v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Orwin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652948v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Rubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002222671700024x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-00901014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur Shlonsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12685/bul.45.2017.1073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgw034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-00901007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Si Said Ben Si Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgt039" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-009-9138-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH7086CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2006.39.3-4.319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PPDDCRPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2000.34.3-4.185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149300v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Bedar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Abhandlungen f&#252;r die Kunde des Morgenlandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05314469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744332_016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04370839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.9781800085282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/South_Arabia:_Old_Issues_New_Perspectives/titel_7171.ahtml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/sciences-humaines-et-sociales/prepositions-et-postpositions/tseng/descriptif-9782746245181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ackema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Bonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F&#225;bregas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voeltzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110691948" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Doron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lowenstamm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouhalla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang U. Dressler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Pfeiffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Voiekova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kungl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Nilsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalim Saciid Shariif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-32" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970152v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zimmermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652960v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Fathi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428455v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652968v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652975v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652973v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leclercq-Neveu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637664v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637668v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521691v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521688v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521682v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751566v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150350v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150217v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150309v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150212v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150221v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150303v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149485v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150209v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150220v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009997v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421931v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244024v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126422v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899992v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652958v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655167v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Orwin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652948v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>