--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -646,634 +646,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieu-dit &amp;quot;Champ Roche&amp;quot; à Cébazat (63), ZAC des Montels III, Rapport final d'opération archéologique, Éveha – Études et valorisations archéologiques (Limoges, F)</w:t>
+                <w:t xml:space="preserve">Saint-Vulbas (Ain), Pierre Blanche, Rapport final d'opération archéologique : fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bidault</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] SRA Auvergne. 2018, pp.7 vol</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Eveha, SRA Auvergne-Rhône-Alpes. 2018, 5 vol., 1500 p., 150 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100286v1</w:t>
+                <w:t xml:space="preserve">hal-02130350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Pierre Blanche, Saint-Vulbas (01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2018, pp.Volume 1 (410), volume 2 (184), volume 3 (424), volume 4 (530), volume 5 (486)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (Ain), Pierre Blanche, Rapport final d'opération archéologique : fouille préventive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lieu-dit &amp;quot;Champ Roche&amp;quot; à Cébazat (63), ZAC des Montels III, Rapport final d'opération archéologique, Éveha – Études et valorisations archéologiques (Limoges, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Silvino</w:t>
+                <w:t xml:space="preserve">Estelle Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[0] Eveha, SRA Auvergne-Rhône-Alpes. 2018, 5 vol., 1500 p., 150 pl</w:t>
+                <w:t xml:space="preserve">Emmanuelle Courboin-Gresillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Auvergne. 2018, pp.7 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130350v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Desbos</w:t>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (260), volume 2 (256), volume 3 (189)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538500v1</w:t>
+                <w:t xml:space="preserve">hal-05539490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Desbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-05539490v1</w:t>
+                <w:t xml:space="preserve">hal-05538500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon, 5e arrondissement (69). 1 rue Appian, rapport final d’opération archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1306,179 +1306,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villette d'Anthon (38), Charvas-Sud - Etablissements au bord du marais, étude diachronique</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Poirot</w:t>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blomjous</w:t>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.1738 (5 Volumes)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835875v1</w:t>
+                <w:t xml:space="preserve">hal-04845227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delhoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Davigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1546,149 +1546,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
+                <w:t xml:space="preserve">Villette d'Anthon (38), Charvas-Sud - Etablissements au bord du marais, étude diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thirault</w:t>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Audibert</w:t>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cattin</w:t>
+                <w:t xml:space="preserve">Carole Blomjous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.1738 (5 Volumes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845227v1</w:t>
+                <w:t xml:space="preserve">hal-04835875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaponost, Place Maréchal Foch - Place du 8 mai 1945</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Derbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1790,498 +1790,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, La Logère - Pommiers, Bel-Air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josselin Derbier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.552 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784197v1</w:t>
+                <w:t xml:space="preserve">hal-03239878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, La Logère - Pommiers, Bel-Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blomjous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Derbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.552 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04803069v1</w:t>
+                <w:t xml:space="preserve">hal-04784197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rousseau Cécile</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239925v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
+                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Segard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Brunet</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
+                <w:t xml:space="preserve">Rousseau Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239878v1</w:t>
+                <w:t xml:space="preserve">hal-03239925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue Claires Fontaines</w:t>
               </w:r>
@@ -2511,90 +2511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), &amp;quot;Le Saint-Didier&amp;quot;, 4 rue Saint-Didier, 13 rue des Nouvelles Maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueugnon (71), &amp;quot;Les Gravoches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,790 +2985,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-la-Conche &amp;quot;parcelle 603p.&amp;quot; (Loire) ;</w:t>
+                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Parcelle 603P&amp;quot;, Extension de carrière de granulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.295 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00713704v1</w:t>
+                <w:t xml:space="preserve">hal-04803210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magny-Cours (58), &amp;quot;Champ Rabatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Segard</w:t>
+                <w:t xml:space="preserve">Gilly-sur-Isère (73), &amp;quot;ZAC de la Bévière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Julita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oesterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.492 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bessiere</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04845018v1</w:t>
+                <w:t xml:space="preserve">hal-04803264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alise-Sainte-Reine (21), «Plaine des Laumes, Pré Haut»</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Magny-Cours (58), &amp;quot;Champ Rabatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.605 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.614 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793559v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Parcelle 603P&amp;quot;, Extension de carrière de granulats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Jud</w:t>
+                <w:t xml:space="preserve">Alise-Sainte-Reine (21), «Plaine des Laumes, Pré Haut»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.295 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.605 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803210v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilly-sur-Isère (73), &amp;quot;ZAC de la Bévière</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Laurent-la-Conche &amp;quot;parcelle 603p.&amp;quot; (Loire) ;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04803264v1</w:t>
+                <w:t xml:space="preserve">halshs-00713704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Bel-Air&amp;quot; - Extension de carrière de granulats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.252 (3 Vol)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803213v1</w:t>
+                <w:t xml:space="preserve">hal-04784201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massongy (74), &amp;quot;Massongy-le-bas&amp;quot;, Route de l'église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Julita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3788,179 +3792,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Bel-Air&amp;quot; - Extension de carrière de granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.252 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784201v1</w:t>
+                <w:t xml:space="preserve">hal-04803213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), 62 rue du Commandant Charcot (5e ar.) - &amp;quot;Le Sextant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,1312 +3968,2335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2007, pp.524 (3 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Antiquité tardive dans le suburbium de Lyon/Lugdunum au travers de la fouille de l’angle des rues des Fossés de Trion et Appian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acte des 38e journées internationales d’archéologie mérovingienne, La ville de l’Antiquité tardive et du haut Moyen Âge, 2017, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-46, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crémation au Campaniforme en France, une pratique singulière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe d'anthropologie et d'archéologie funéraire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du GAAF salle du Sénéchal, Toulouse, 30 mai - 01 juin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.177-189, 2025, Publication du GAAF, 978-2-9541526-8-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de l'évolution de l'occupation fontbuxienne du site de Mitra 5 (Garons, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Gandelin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.271-284, 2024, 978-2-35842-035-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothèse de l’évolution du rapport entre le monde des morts et le monde des vivants sur le site fontbuxien de Mitra 5 (Garons, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des morts chez les vivants: architectures, mémoires et rituels de la fin du mésolithique à l’âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. « Mémoire », 59., Association des publications chauvinoises, pp.447-463, 2024, Rencontres Nord-Sud de Préhistoire récente, Association pour les études interrégionales sur le néolithique, Association pour la promotion des recherches sur l’Âge du bronze, Rencontres méridionales de Préhistoire récente (éd.), 979-10-90534-88-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couvent des Cordeliers de Montbrison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montbrison médiéval, Actes du colloques de Montbrison du 6 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-114, 2017, 978-2-911623-40-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement du Petit Beaulieu (Clermont-Ferrand) : Répartition spatiale et relations identitaires entre les défunts de l'habitat et de la nécropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefeuvre Élisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente Montpellier (Hérault) 25 au 27 septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.527-536, 2016, Toulouse, Archives d’écologie préhistorique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un coteau bien orienté à Anse (Rhône). Sépultures de l’âge du Bronze ancien inédites dans la vallée de la Saône aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la tombe au territoire, Actes des 11e Rencontres Méridionales de Préhistoire Récente Montpellier (Hérault) 25 au 27 septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.579-586, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exceptionnel ensemble funéraire de Grisy-sur-Seine (Seine-et-Marne) : témoin de la mémoire d’un lieu à travers les siècles à la Protohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Decofour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENCONTRE AUTOUR DE LA MÉMOIRE : SOUVENIR ET OUBLI DES DÉFUNTS DE LA PRÉHISTOIRE À NOS JOURS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Grenobe, France. 16e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jardin funéraire de patriciens romains pour une villa arverne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delhoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe colloque de l'association AGER : Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries, Nantes, La Manufacture, 13 - 16 novembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decize (58) : un enclos laténien inédit dans la Nièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAAF 2024, Rencontre autour de l’invisible dans la tombe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Châlon-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un coteau bien orienté à Anse (Rhône). Sépultures du Bronze ancien inédites dans la vallée de la Saône aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche, 11e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Antiquité tardive dans le suburbium de Lyon/Lugdunum au travers de la fouille de l’angle des rues des Fossés de Trion et Appian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terre des hommes enivrés : la sépulture laténienne 1130 de champ Roche à Cébazat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte des 38e journées internationales d’archéologie mérovingienne, La ville de l’Antiquité tardive et du haut Moyen Âge, 2017, Lyon</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05373033v1</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.67-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crémation au Campaniforme en France, une pratique singulière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'établissement rural tardo-laténien de Champ Roche à Cébazat (Puy-de-Dôme) : présentation des résultats d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lauranson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du GAAF salle du Sénéchal, Toulouse, 30 mai - 01 juin 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05088711v1</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actes du séminaire de protohistoire rhônalpine du 20 Décembre 2018, 43, pp.321-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.6992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de l'évolution de l'occupation fontbuxienne du site de Mitra 5 (Garons, Gard)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nina Parisot</w:t>
+                <w:t xml:space="preserve">Les ensembles funéraires domaniaux des Laugiers-Sud de Solliès-Pont (83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Orgeval</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04998790v1</w:t>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, p. 53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothèse de l’évolution du rapport entre le monde des morts et le monde des vivants sur le site fontbuxien de Mitra 5 (Garons, Gard, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Laroche</w:t>
+                <w:t xml:space="preserve">Les ensembles funéraires domaniaux des Laugiers-sud à Solliès-Pont (83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants: architectures, mémoires et rituels de la fin du mésolithique à l’âge du Bronze</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04998734v1</w:t>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.53 à 80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des Cordeliers de Montbrison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Jouneau</w:t>
+                <w:t xml:space="preserve">Gestion d'une nécropole liée à l'agglomération antique de Saint Vulbas (Ain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rochet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montbrison médiéval, Actes du colloques de Montbrison du 6 avril 2016</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03652667v1</w:t>
+              <w:t xml:space="preserve">Actes des 9e rencontre du GAAF « Ritualiser, Gérer, Piller, Rencontre autour des réouvertures de tombes et de la manipulation d'ossements »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Publication du GAAF, Association des Publications Chauvinoises (APC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recrutement du Petit Beaulieu (Clermont-Ferrand) : Répartition spatiale et relations identitaires entre les défunts de l'habitat et de la nécropole</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sépultures privilégiées dans la cité des Pictons : l’espace funéraire de Jaunay-Clan (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente Montpellier (Hérault) 25 au 27 septembre 2014</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04045331v1</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumentum fecit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.127-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.4704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un coteau bien orienté à Anse (Rhône). Sépultures de l’âge du Bronze ancien inédites dans la vallée de la Saône aval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « Gravière » à Fareins (Ain). Site diachronique de la fin du second âge du Fer au Moyen Age central dans le sud du Val de Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la tombe au territoire, Actes des 11e Rencontres Méridionales de Préhistoire Récente Montpellier (Hérault) 25 au 27 septembre 2014</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02264826v1</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit-Beaulieu à Clermont-Ferrand (Puy-de-Dôme) : du Campaniforme au Bronze ancien, habitat et nécropole, présentation préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.89-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villeneuve-les-Béziers (Hérault). Les Clapiès – Lotissement Les Balcons du Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.291-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces funéraires végétalisés de la ZAC des Laugiers sud à Solliès-Pont (83) : implantation, structuration et ornementation de deux enclos funéraires du Haut-Empire à la périphérie de domaines viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5289,1395 +6312,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontre du GAAF, Rencontre autour du paysage funéraire de la Préhistoire à l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques funéraires inédites en France : la crémation au Campaniforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de la crémation, 13ème édition du GAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France. pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Antiquité tardive dans le suburbium de Lyon/Lugdunum au travers de la fouille de l’angle des rues des Fossés de Trion et Appian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La ville de l’Antiquité tardive et du Haut Moyen Âge » 38e journées internationales d’archéologie mérovingienne de l'Association Française d’Archéologie Mérovingienne (AFAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Maziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240888v1</w:t>
-              </w:r>
-[...1021 lines deleted...]
-                <w:t xml:space="preserve">hal-04051985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6753,51 +6753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E94EAB2"/>
+    <w:nsid w:val="EA0F93D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6984,51 +6984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-charbouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0080-5384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wermuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Margot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Schittly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Badreshany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02130350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Collombier-Gougouzian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oesterl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Decofour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02096522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladiana.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefeuvre &#201;lisabeth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauranson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6992" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-charbouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0080-5384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wermuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Margot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Schittly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Badreshany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02130350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Collombier-Gougouzian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oesterl&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladiana.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefeuvre &#201;lisabeth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Decofour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088760v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02096522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauranson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>