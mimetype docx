--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (33)</w:t>
+        <w:t xml:space="preserve">Rapport (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -284,1289 +284,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reims (Marne), PLace Museux. Occupation d'un îlot antique et cimetière paroissial de l'église Saint-Maurice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport de synthèse 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Wermuth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Margot</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Schittly</w:t>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Grand Est. 2024, pp.VOLUME 1 (476) ; VOLUME 2 (498) ; VOLUME 3 (732) ; VOLUME 4 (774) ; VOLUME 5 (517) ; VOLUME 6 562) ; VOLUME 7 (562)</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2025, 354 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216886v1</w:t>
+                <w:t xml:space="preserve">hal-05486083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : rapport de fouille programmée 2023 dans le cadre du PCR «La confluence Saône/Doubs à l’âge du fer»</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+                <w:t xml:space="preserve">Reims (Marne), PLace Museux. Occupation d'un îlot antique et cimetière paroissial de l'église Saint-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Wermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+                <w:t xml:space="preserve">Stéphanie Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Taillandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Estur</w:t>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Schittly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249; Université de Franche Comté (UFC), Besançon, FRA; Centre National de la Recherche Scientifique (CNRS). 2024, pp.353</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Grand Est. 2024, pp.VOLUME 1 (476) ; VOLUME 2 (498) ; VOLUME 3 (732) ; VOLUME 4 (774) ; VOLUME 5 (517) ; VOLUME 6 562) ; VOLUME 7 (562)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04529211v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solliès-Pont (83), ZAC des Laugiers sud. Les nécropoles domaniales des Laugiers Sud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : rapport de fouille programmée 2023 dans le cadre du PCR «La confluence Saône/Doubs à l’âge du fer»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249; Université de Franche Comté (UFC), Besançon, FRA; Centre National de la Recherche Scientifique (CNRS). 2024, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-05207969v1</w:t>
+                <w:t xml:space="preserve">hal-04529211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (Ain), Pierre Blanche, Rapport final d'opération archéologique : fouille préventive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solliès-Pont (83), ZAC des Laugiers sud. Les nécropoles domaniales des Laugiers Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Silvino</w:t>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[0] Eveha, SRA Auvergne-Rhône-Alpes. 2018, 5 vol., 1500 p., 150 pl</w:t>
+                <w:t xml:space="preserve">Kamal Badreshany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de PACA. 2021, pp.469 (Vol.1), 510 (vol.2), 351 (vol.3), 321(vol.4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02130350v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Pierre Blanche, Saint-Vulbas (01)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Silvino</w:t>
+                <w:t xml:space="preserve">Lieu-dit &amp;quot;Champ Roche&amp;quot; à Cébazat (63), ZAC des Montels III, Rapport final d'opération archéologique, Éveha – Études et valorisations archéologiques (Limoges, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2018, pp.Volume 1 (410), volume 2 (184), volume 3 (424), volume 4 (530), volume 5 (486)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Courboin-Gresillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Auvergne. 2018, pp.7 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05530199v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieu-dit &amp;quot;Champ Roche&amp;quot; à Cébazat (63), ZAC des Montels III, Rapport final d'opération archéologique, Éveha – Études et valorisations archéologiques (Limoges, F)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bidault</w:t>
+                <w:t xml:space="preserve">En Pierre Blanche, Saint-Vulbas (01)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[0] SRA Auvergne. 2018, pp.7 vol</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2018, pp.Volume 1 (410), volume 2 (184), volume 3 (424), volume 4 (530), volume 5 (486)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02100286v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
+                <w:t xml:space="preserve">Saint-Vulbas (Ain), Pierre Blanche, Rapport final d'opération archéologique : fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laudine Robin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Eveha, SRA Auvergne-Rhône-Alpes. 2018, 5 vol., 1500 p., 150 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05539490v1</w:t>
+                <w:t xml:space="preserve">hal-02130350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bazillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Desbos</w:t>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (260), volume 2 (256), volume 3 (189)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538500v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon, 5e arrondissement (69). 1 rue Appian, rapport final d’opération archéologique</w:t>
+                <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Silvino</w:t>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bérard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Desbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Rhône-Alpes. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085702v1</w:t>
+                <w:t xml:space="preserve">hal-05538500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyon, 5e arrondissement (69). 1 rue Appian, rapport final d’opération archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Audibert</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04845227v1</w:t>
+                <w:t xml:space="preserve">hal-02085702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Baret</w:t>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Calbris</w:t>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentiane Davigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02100828v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villette d'Anthon (38), Charvas-Sud - Etablissements au bord du marais, étude diachronique</w:t>
               </w:r>
@@ -1668,5024 +1672,5142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaponost, Place Maréchal Foch - Place du 8 mai 1945</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Derbier</w:t>
+                <w:t xml:space="preserve">Florian Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rochet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Collomb</w:t>
+                <w:t xml:space="preserve">Gentiane Davigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014</w:t>
+              <w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522110v1</w:t>
+                <w:t xml:space="preserve">hal-02100828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
+                <w:t xml:space="preserve">Chaponost, Place Maréchal Foch - Place du 8 mai 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Segard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Josselin Derbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Brunet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239878v1</w:t>
+                <w:t xml:space="preserve">hal-01522110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, La Logère - Pommiers, Bel-Air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josselin Derbier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.552 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784197v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, La Logère - Pommiers, Bel-Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blomjous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Derbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.552 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04803069v1</w:t>
+                <w:t xml:space="preserve">hal-04784197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239925v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (01), Rue Claires Fontaines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Latour-Argant</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04822571v1</w:t>
+                <w:t xml:space="preserve">hal-03239925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fareins (01), Parc d'activités de Montfray, zone B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Vulbas (01), Rue Claires Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour-Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pranyies</w:t>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Prioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Collombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.493 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1000 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836255v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), &amp;quot;Le Saint-Didier&amp;quot;, 4 rue Saint-Didier, 13 rue des Nouvelles Maisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fareins (01), Parc d'activités de Montfray, zone B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pranyies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Silvino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Collombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.520 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.493 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845139v1</w:t>
+                <w:t xml:space="preserve">hal-04836255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (63), rue Amadeo - &amp;quot;Centre Hospitalier Sainte Marie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lyon (69), &amp;quot;Le Saint-Didier&amp;quot;, 4 rue Saint-Didier, 13 rue des Nouvelles Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum - DRAC Auvergne. 2011, pp.1123 (5 VOL)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.520 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801663v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurieux-sur-l'Arbresle (69), Caillère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clermont-Ferrand (63), rue Amadeo - &amp;quot;Centre Hospitalier Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum - DRAC Auvergne. 2011, pp.1123 (5 VOL)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04233521v1</w:t>
+                <w:t xml:space="preserve">hal-04801663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueugnon (71), &amp;quot;Les Gravoches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fleurieux-sur-l'Arbresle (69), Caillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dellea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Julien Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bonhomme</w:t>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.498 (3 vol.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04793560v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Parcelle 603P&amp;quot;, Extension de carrière de granulats</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gueugnon (71), &amp;quot;Les Gravoches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dellea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.498 (3 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jud</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04803210v1</w:t>
+                <w:t xml:space="preserve">hal-04793560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilly-sur-Isère (73), &amp;quot;ZAC de la Bévière</w:t>
+                <w:t xml:space="preserve">Saint-Laurent-la-Conche &amp;quot;parcelle 603p.&amp;quot; (Loire) ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Julita</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.492 (3 Vol)</w:t>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803264v1</w:t>
+                <w:t xml:space="preserve">halshs-00713704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magny-Cours (58), &amp;quot;Champ Rabatin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Gilly-sur-Isère (73), &amp;quot;ZAC de la Bévière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Julita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oesterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.614 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.492 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845018v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alise-Sainte-Reine (21), «Plaine des Laumes, Pré Haut»</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Magny-Cours (58), &amp;quot;Champ Rabatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.605 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.614 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793559v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-la-Conche &amp;quot;parcelle 603p.&amp;quot; (Loire) ;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Jud</w:t>
+                <w:t xml:space="preserve">Alise-Sainte-Reine (21), «Plaine des Laumes, Pré Haut»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.605 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00713704v1</w:t>
+                <w:t xml:space="preserve">hal-04793559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Parcelle 603P&amp;quot;, Extension de carrière de granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.295 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784201v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massongy (74), &amp;quot;Massongy-le-bas&amp;quot;, Route de l'église</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Silvino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803257v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Bel-Air&amp;quot; - Extension de carrière de granulats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Massongy (74), &amp;quot;Massongy-le-bas&amp;quot;, Route de l'église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Julita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moulin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.252 (3 Vol)</w:t>
+                <w:t xml:space="preserve">Yannick Dellea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803213v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Bel-Air&amp;quot; - Extension de carrière de granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.252 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), 62 rue du Commandant Charcot (5e ar.) - &amp;quot;Le Sextant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2007, pp.524 (3 vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exceptionnel ensemble funéraire de Grisy-sur-Seine (Seine-et-Marne) : témoin de la mémoire d’un lieu à travers les siècles à la Protohistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Decofour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RENCONTRE AUTOUR DE LA MÉMOIRE : SOUVENIR ET OUBLI DES DÉFUNTS DE LA PRÉHISTOIRE À NOS JOURS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grenobe, France. 16e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jardin funéraire de patriciens romains pour une villa arverne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe colloque de l'association AGER : Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries, Nantes, La Manufacture, 13 - 16 novembre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decize (58) : un enclos laténien inédit dans la Nièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GAAF 2024, Rencontre autour de l’invisible dans la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Châlon-en-Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un coteau bien orienté à Anse (Rhône). Sépultures du Bronze ancien inédites dans la vallée de la Saône aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Silvino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Michel</w:t>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-04851202v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche, 11e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Antiquité tardive dans le suburbium de Lyon/Lugdunum au travers de la fouille de l’angle des rues des Fossés de Trion et Appian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte des 38e journées internationales d’archéologie mérovingienne, La ville de l’Antiquité tardive et du haut Moyen Âge, 2017, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-46, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crémation au Campaniforme en France, une pratique singulière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe d'anthropologie et d'archéologie funéraire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de la crémation. Actes de la 13e Rencontre du GAAF salle du Sénéchal, Toulouse, 30 mai - 01 juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.177-189, 2025, Publication du GAAF, 978-2-9541526-8-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l'évolution de l'occupation fontbuxienne du site de Mitra 5 (Garons, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Recq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Orgeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.271-284, 2024, 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèse de l’évolution du rapport entre le monde des morts et le monde des vivants sur le site fontbuxien de Mitra 5 (Garons, Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants: architectures, mémoires et rituels de la fin du mésolithique à l’âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll. « Mémoire », 59., Association des publications chauvinoises, pp.447-463, 2024, Rencontres Nord-Sud de Préhistoire récente, Association pour les études interrégionales sur le néolithique, Association pour la promotion des recherches sur l’Âge du bronze, Rencontres méridionales de Préhistoire récente (éd.), 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couvent des Cordeliers de Montbrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montbrison médiéval, Actes du colloques de Montbrison du 6 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-114, 2017, 978-2-911623-40-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement du Petit Beaulieu (Clermont-Ferrand) : Répartition spatiale et relations identitaires entre les défunts de l'habitat et de la nécropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefeuvre Élisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente Montpellier (Hérault) 25 au 27 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.527-536, 2016, Toulouse, Archives d’écologie préhistorique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un coteau bien orienté à Anse (Rhône). Sépultures de l’âge du Bronze ancien inédites dans la vallée de la Saône aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la tombe au territoire, Actes des 11e Rencontres Méridionales de Préhistoire Récente Montpellier (Hérault) 25 au 27 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.579-586, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exceptionnel ensemble funéraire de Grisy-sur-Seine (Seine-et-Marne) : témoin de la mémoire d’un lieu à travers les siècles à la Protohistoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Decofour</w:t>
+                <w:t xml:space="preserve">Les espaces funéraires végétalisés de la ZAC des Laugiers sud à Solliès-Pont (83) : implantation, structuration et ornementation de deux enclos funéraires du Haut-Empire à la périphérie de domaines viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENCONTRE AUTOUR DE LA MÉMOIRE : SOUVENIR ET OUBLI DES DÉFUNTS DE LA PRÉHISTOIRE À NOS JOURS.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05088735v1</w:t>
+              <w:t xml:space="preserve">14e Rencontre du GAAF, Rencontre autour du paysage funéraire de la Préhistoire à l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jardin funéraire de patriciens romains pour une villa arverne ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques funéraires inédites en France : la crémation au Campaniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe colloque de l'association AGER : Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries, Nantes, La Manufacture, 13 - 16 novembre 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05088760v1</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la crémation, 13ème édition du GAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France. pp.177-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decize (58) : un enclos laténien inédit dans la Nièvre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Antiquité tardive dans le suburbium de Lyon/Lugdunum au travers de la fouille de l’angle des rues des Fossés de Trion et Appian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAAF 2024, Rencontre autour de l’invisible dans la tombe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04600478v1</w:t>
+              <w:t xml:space="preserve">« La ville de l’Antiquité tardive et du Haut Moyen Âge » 38e journées internationales d’archéologie mérovingienne de l'Association Française d’Archéologie Mérovingienne (AFAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un coteau bien orienté à Anse (Rhône). Sépultures du Bronze ancien inédites dans la vallée de la Saône aval</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Maziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la tombe au territoire et actualité de la recherche, 11e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02096522v1</w:t>
+              <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre des hommes enivrés : la sépulture laténienne 1130 de champ Roche à Cébazat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delhoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'établissement rural tardo-laténien de Champ Roche à Cébazat (Puy-de-Dôme) : présentation des résultats d'analyse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bidault</w:t>
+                <w:t xml:space="preserve">Les ensembles funéraires domaniaux des Laugiers-sud à Solliès-Pont (83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lauranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.53 à 80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044323v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ensembles funéraires domaniaux des Laugiers-Sud de Solliès-Pont (83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, p. 53-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires domaniaux des Laugiers-sud à Solliès-Pont (83)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+                <w:t xml:space="preserve">L'établissement rural tardo-laténien de Champ Roche à Cébazat (Puy-de-Dôme) : présentation des résultats d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lauranson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actes du séminaire de protohistoire rhônalpine du 20 Décembre 2018, 43, pp.321-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.6992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044286v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'une nécropole liée à l'agglomération antique de Saint Vulbas (Ain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 9e rencontre du GAAF « Ritualiser, Gérer, Piller, Rencontre autour des réouvertures de tombes et de la manipulation d'ossements »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Publication du GAAF, Association des Publications Chauvinoises (APC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures privilégiées dans la cité des Pictons : l’espace funéraire de Jaunay-Clan (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumentum fecit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.127-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.4704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Gravière » à Fareins (Ain). Site diachronique de la fin du second âge du Fer au Moyen Age central dans le sud du Val de Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Silvino</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit-Beaulieu à Clermont-Ferrand (Puy-de-Dôme) : du Campaniforme au Bronze ancien, habitat et nécropole, présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-les-Béziers (Hérault). Les Clapiès – Lotissement Les Balcons du Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051985v1</w:t>
-              </w:r>
-[...427 lines deleted...]
-                <w:t xml:space="preserve">hal-03240888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6753,51 +6875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA0F93D6"/>
+    <w:nsid w:val="542D673A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6984,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-charbouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0080-5384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wermuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Margot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Schittly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Badreshany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02130350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Collombier-Gougouzian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oesterl&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladiana.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefeuvre &#201;lisabeth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Decofour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088760v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02096522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600533v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauranson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-charbouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0080-5384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wermuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Margot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Schittly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Badreshany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02130350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Collombier-Gougouzian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oesterl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Decofour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02096522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladiana.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefeuvre &#201;lisabeth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauranson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6992" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051985v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>