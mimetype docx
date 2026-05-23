--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1062,271 +1062,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laudine Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+                <w:t xml:space="preserve">Alexia Desbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (260), volume 2 (256), volume 3 (189)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539490v1</w:t>
+                <w:t xml:space="preserve">hal-05538500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (01), PIPA-LIMA, Avenue de la Verpillière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anneyron (26), Déviation de la RD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bazillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Amélie-Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Desbos</w:t>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (200), volume 2 (195), volume 3 (266)</w:t>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie de Rhône-Alpes. 2017, pp.Volume 1 (260), volume 2 (256), volume 3 (189)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538500v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon, 5e arrondissement (69). 1 rue Appian, rapport final d’opération archéologique</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1428,389 +1428,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thirault</w:t>
+                <w:t xml:space="preserve">Florian Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Audibert</w:t>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cattin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+                <w:t xml:space="preserve">Gentiane Davigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
+              <w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845227v1</w:t>
+                <w:t xml:space="preserve">hal-02100828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villette d'Anthon (38), Charvas-Sud - Etablissements au bord du marais, étude diachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Poirot</w:t>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Carole Blomjous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blomjous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2014, pp.1738 (5 Volumes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne de sondages archéologiques sur la commune de Blot-l'Eglise (63) : Terre des Censes (sd. 2), (augmenté des résultats de la campagne de prospection géophysique de 2013 réalisée sur la parcelle ZH 6), Rapport de sondage archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (63), Le Petit Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Baret</w:t>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Calbris</w:t>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentiane Davigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] SRA Auvergne. 2014, 1 vol., 111 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime / Archeodunum. 2014, pp.5 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02100828v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaponost, Place Maréchal Foch - Place du 8 mai 1945</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Derbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,498 +1912,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Segard</w:t>
+                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, La Logère - Pommiers, Bel-Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michaël Brunet</w:t>
+                <w:t xml:space="preserve">Carole Blomjous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Derbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.552 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239878v1</w:t>
+                <w:t xml:space="preserve">hal-04784197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, La Logère - Pommiers, Bel-Air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Blomjous</w:t>
+                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Derbier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.552 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784197v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04803069v1</w:t>
+                <w:t xml:space="preserve">hal-03239925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
+                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rousseau Cécile</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239925v1</w:t>
+                <w:t xml:space="preserve">hal-03239878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue Claires Fontaines</w:t>
               </w:r>
@@ -2646,77 +2646,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), &amp;quot;Le Saint-Didier&amp;quot;, 4 rue Saint-Didier, 13 rue des Nouvelles Maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueugnon (71), &amp;quot;Les Gravoches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,287 +3182,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilly-sur-Isère (73), &amp;quot;ZAC de la Bévière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Parcelle 603P&amp;quot;, Extension de carrière de granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Julita</w:t>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Oesterlé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.492 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.295 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803264v1</w:t>
+                <w:t xml:space="preserve">hal-04803210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magny-Cours (58), &amp;quot;Champ Rabatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Aumard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.614 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alise-Sainte-Reine (21), «Plaine des Laumes, Pré Haut»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3471,378 +3471,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.605 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Parcelle 603P&amp;quot;, Extension de carrière de granulats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Gilly-sur-Isère (73), &amp;quot;ZAC de la Bévière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Julita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+                <w:t xml:space="preserve">Sandrine Oesterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.295 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.492 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803210v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Bel-Air&amp;quot; - Extension de carrière de granulats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.252 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784201v1</w:t>
+                <w:t xml:space="preserve">hal-04803213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massongy (74), &amp;quot;Massongy-le-bas&amp;quot;, Route de l'église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Julita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3914,145 +3910,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-la-Conche (42), &amp;quot;Bel-Air&amp;quot; - Extension de carrière de granulats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.252 (3 Vol)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803213v1</w:t>
+                <w:t xml:space="preserve">hal-04784201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), 62 rue du Commandant Charcot (5e ar.) - &amp;quot;Le Sextant</w:t>
               </w:r>
@@ -4090,51 +4090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2007, pp.524 (3 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Decofour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENCONTRE AUTOUR DE LA MÉMOIRE : SOUVENIR ET OUBLI DES DÉFUNTS DE LA PRÉHISTOIRE À NOS JOURS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Grenobe, France. 16e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5035,51 +5035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couvent des Cordeliers de Montbrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5169,51 +5169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefeuvre Élisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente Montpellier (Hérault) 25 au 27 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.527-536, 2016, Toulouse, Archives d’écologie préhistorique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5637,51 +5637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Maziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,51 +5689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
@@ -5965,269 +5965,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires domaniaux des Laugiers-Sud de Solliès-Pont (83)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+                <w:t xml:space="preserve">L'établissement rural tardo-laténien de Champ Roche à Cébazat (Puy-de-Dôme) : présentation des résultats d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lauranson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actes du séminaire de protohistoire rhônalpine du 20 Décembre 2018, 43, pp.321-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.6992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032942v1</w:t>
+                <w:t xml:space="preserve">hal-04044323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'établissement rural tardo-laténien de Champ Roche à Cébazat (Puy-de-Dôme) : présentation des résultats d'analyse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bidault</w:t>
+                <w:t xml:space="preserve">Les ensembles funéraires domaniaux des Laugiers-Sud de Solliès-Pont (83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, p. 53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dam.6992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044323v1</w:t>
+                <w:t xml:space="preserve">hal-05032942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'une nécropole liée à l'agglomération antique de Saint Vulbas (Ain)</w:t>
               </w:r>
@@ -6308,103 +6308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures privilégiées dans la cité des Pictons : l’espace funéraire de Jaunay-Clan (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -6505,51 +6505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63</w:t>
@@ -6578,77 +6578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit-Beaulieu à Clermont-Ferrand (Puy-de-Dôme) : du Campaniforme au Bronze ancien, habitat et nécropole, présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6875,51 +6875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="542D673A"/>
+    <w:nsid w:val="7E829F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-charbouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0080-5384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wermuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Margot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Schittly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Badreshany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02130350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Collombier-Gougouzian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oesterl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Decofour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02096522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladiana.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefeuvre &#201;lisabeth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauranson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6992" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051985v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sabrina-charbouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0080-5384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Wermuth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Margot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Schittly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Badreshany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02130350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Desbos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02100828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Davigo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blomjous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Derbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Collombier-Gougouzian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oesterl&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Decofour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02096522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Parisot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Orgeval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladiana.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefeuvre &#201;lisabeth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauranson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6992" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032942v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leconte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051985v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>